--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -33,111 +33,111 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="30">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>2R</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>함평사랑우승</t>
+    <t>선발전1</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>그린특별시드8</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>그린특별시드4</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>그린특별시드2</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>함평사랑3위</t>
+    <t>선발전3</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>함평사랑4위</t>
+    <t>선발전4</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>그린특별시드1</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>그린특별시드5</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>그린특별시드3</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>함평사랑준우승</t>
+    <t>선발전2</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>함평사랑5위</t>
+    <t>선발전5</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>그린특별시드7</t>
   </si>
   <si>
     <t>180</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>