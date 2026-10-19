--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -108,51 +108,51 @@
   <si>
     <t>74</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>최주호</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>정상문</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>박세진</t>
+    <t>박세진(경남)</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>배실구</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>김도영(경남)</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>오철</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>임인규</t>
   </si>
@@ -183,51 +183,51 @@
   <si>
     <t>이상원</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>최훈석</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>임상현</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>정현석</t>
+    <t>정현석(경북포항)</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>장상균</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>백동호</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>김동중</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>손대복</t>
   </si>
@@ -291,51 +291,51 @@
   <si>
     <t>남용현</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>구교섭</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>유지웅</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(부산)</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>권대혁</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>임택수</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>오상호</t>
   </si>
   <si>
     <t>44</t>
   </si>
@@ -363,51 +363,51 @@
   <si>
     <t>48</t>
   </si>
   <si>
     <t>박규환</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>이영표</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>류종태</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>김용철</t>
+    <t>김용철(전남)</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>심태섭</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>유범열</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>강판기</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>55</t>
   </si>
@@ -591,63 +591,63 @@
   <si>
     <t>심우현</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>유재규</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>신대진</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>김성수(부산)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>김종선</t>
+    <t>김종선(대구)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>장동익</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>김상훈</t>
+    <t>김상훈(경기)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>윤지훈</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>신국환</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>전영준</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>이현동</t>
   </si>