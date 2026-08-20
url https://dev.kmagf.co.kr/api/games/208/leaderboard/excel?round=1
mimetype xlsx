--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -72,51 +72,51 @@
   <si>
     <t>김영홍</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>임택수</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>이상훈</t>
+    <t>이상훈(경남창원)</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>김용현(경기)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>임상현</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>김민호</t>
   </si>
   <si>
     <t>10</t>
   </si>