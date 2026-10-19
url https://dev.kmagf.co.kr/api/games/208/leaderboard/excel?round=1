--- v1 (2026-08-20)
+++ v2 (2026-10-19)
@@ -93,51 +93,51 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>이상훈(경남창원)</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>김용현(경기)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>임상현</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>김민호</t>
+    <t>김민호(경기성남)</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>우성호</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>최호진</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>임인규</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>13</t>
   </si>
@@ -210,51 +210,51 @@
   <si>
     <t>24</t>
   </si>
   <si>
     <t>최성곤</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>천상현</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>정상문</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>강태희</t>
+    <t>강태희(경북경주)</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>황선조</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>오상호</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>하효진</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>윤용규</t>
   </si>
@@ -372,51 +372,51 @@
   <si>
     <t>81</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>김희규</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>서환용</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>김성호</t>
+    <t>김성호(경북경주)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>김도영(경남)</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>김태형(경남)</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>김상식(충남)</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>한성진</t>
   </si>
@@ -585,51 +585,51 @@
   <si>
     <t>곽완수</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>남창호</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>주상무</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>박승욱</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>김영훈</t>
+    <t>김영훈(경남)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>정복남</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>박홍재</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>심태섭</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>강석보</t>
   </si>
@@ -729,51 +729,51 @@
   <si>
     <t>곽재원</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>김형일</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>주기천</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>김진환</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>김명호</t>
+    <t>김명호(경기)</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>최낙진</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>이제훈</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>홍정일</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>정희봉</t>
   </si>
@@ -813,51 +813,51 @@
   <si>
     <t>최태공</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>김덕환</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>이서영</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>최길호</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>김상훈</t>
+    <t>김상훈(경기)</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>박유덕(서울)</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>이형기</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>나완호</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>이규진</t>
   </si>
@@ -867,51 +867,51 @@
   <si>
     <t>김성윤</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>김동운</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>추성욱</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>김의식</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>이현민</t>
+    <t>이현민(서울)</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>김유식</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>이홍주</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>김기영</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>문장우</t>
   </si>