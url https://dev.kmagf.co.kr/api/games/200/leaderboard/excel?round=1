--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -333,51 +333,51 @@
   <si>
     <t>오철</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>오기종</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>박종선</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>이대희</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>권오준</t>
+    <t>권오준(경기)</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>김봉희</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>류기로</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>권오율</t>
   </si>
   <si>
     <t>51</t>
   </si>
@@ -474,114 +474,114 @@
   <si>
     <t>66</t>
   </si>
   <si>
     <t>이원범</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>박석희</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>이병오</t>
   </si>
   <si>
     <t>조익래</t>
   </si>
   <si>
-    <t>박병철</t>
+    <t>박병철(경기용인)</t>
   </si>
   <si>
     <t>박윤섭</t>
   </si>
   <si>
     <t>임병각</t>
   </si>
   <si>
     <t>김무태</t>
   </si>
   <si>
     <t>전해철</t>
   </si>
   <si>
     <t>백선일</t>
   </si>
   <si>
     <t>김인겸</t>
   </si>
   <si>
-    <t>최진호</t>
+    <t>최진호(울산)</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>전찬흥</t>
   </si>
   <si>
-    <t>김태현</t>
+    <t>김태현(경남)</t>
   </si>
   <si>
     <t>이명재</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>백종구</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>김영규</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>최치원</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>강삼봉</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>강준구</t>
+    <t>강준구(서울)</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>전진표</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>황규완</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>문종열</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>홍기준</t>
   </si>
@@ -687,75 +687,75 @@
   <si>
     <t>유상수</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>신철우</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>이상욱</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>이재원(서울)</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>김승현</t>
+    <t>김승현(경기)</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>조봉옥</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>한제호</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>김종훈</t>
+    <t>김종훈(경북)</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>김성호(서울)</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>서승원</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>박재진</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>김백두</t>
   </si>