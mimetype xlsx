--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -504,63 +504,63 @@
   <si>
     <t>김성태</t>
   </si>
   <si>
     <t>이원진</t>
   </si>
   <si>
     <t>이상모</t>
   </si>
   <si>
     <t>장진규</t>
   </si>
   <si>
     <t>홍기준</t>
   </si>
   <si>
     <t>백경윤</t>
   </si>
   <si>
     <t>임택수</t>
   </si>
   <si>
     <t>장희근</t>
   </si>
   <si>
-    <t>이재일</t>
+    <t>이재일(부산)</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>홍찬우</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>박성열</t>
+    <t>박성열(전남)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>강성원</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>최치원</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>남용현</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>박준동</t>
   </si>