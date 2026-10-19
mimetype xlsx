--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -546,51 +546,51 @@
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>박정현</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>우성호</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>현민석</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>박성열</t>
+    <t>박성열(전남)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>박종선</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>신솔</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>남용현</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>강성원</t>
   </si>
@@ -834,51 +834,51 @@
   <si>
     <t>박준희</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>LEWIS PRESTON KYLE</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>오세영</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>김용철</t>
+    <t>김용철(전남)</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>양판수</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>임내락</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>