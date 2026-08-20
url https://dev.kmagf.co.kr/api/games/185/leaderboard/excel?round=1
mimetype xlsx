--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -585,87 +585,87 @@
   <si>
     <t>전영준</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>장경섭</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>최지훈</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>정희봉</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>김현수</t>
+    <t>김현수(경기성남)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>최희수</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>문장우</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>백경길</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>송창석</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>김현철</t>
+    <t>김현철(광주)</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>유범열</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>김을환</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>강승규</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>서장범</t>
   </si>