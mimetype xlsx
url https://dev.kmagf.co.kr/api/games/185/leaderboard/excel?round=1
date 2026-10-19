--- v1 (2026-08-20)
+++ v2 (2026-10-19)
@@ -336,51 +336,51 @@
   <si>
     <t>박원철</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>서정호</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>임동근</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>신성식</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>김민호</t>
+    <t>김민호(경기성남)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>송용찬</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>정문호</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
   <si>
     <t>50</t>
   </si>
@@ -393,180 +393,180 @@
   <si>
     <t>서형호</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>심우진</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>김창수</t>
+    <t>김창수(대구)</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>손대복</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>정종규</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>박성열</t>
+    <t>박성열(전남)</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>이영수</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>이승호</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>김한울</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>이진영</t>
+    <t>이진영(충남)</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>장희근</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>김상용(경기)</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>김제빈</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>정도균</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>문상훈</t>
   </si>
   <si>
     <t>최규덕</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>김상훈</t>
+    <t>김상훈(경기)</t>
   </si>
   <si>
     <t>안정환</t>
   </si>
   <si>
     <t>임상규</t>
   </si>
   <si>
     <t>이원진</t>
   </si>
   <si>
     <t>남용현</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>문현규</t>
   </si>
   <si>
     <t>이상원</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>장진규</t>
   </si>
   <si>
-    <t>김정곤</t>
+    <t>김정곤(광주)</t>
   </si>
   <si>
     <t>김유식</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>김대용</t>
   </si>
   <si>
     <t>유제빈</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>배실구</t>
   </si>
   <si>
     <t>장원기</t>
   </si>
   <si>
     <t>박용재</t>
   </si>
@@ -675,51 +675,51 @@
   <si>
     <t>박준희</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>김순용</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>김주성</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>강병길</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>김준우</t>
+    <t>김준우(대구수성)</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>이준상</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>김윤근</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>양호직</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>김용완</t>
   </si>