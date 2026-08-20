--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -81,51 +81,51 @@
   <si>
     <t>문상훈</t>
   </si>
   <si>
     <t>허성</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>장성빈</t>
   </si>
   <si>
     <t>전해철</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>김현철</t>
+    <t>김현철(광주)</t>
   </si>
   <si>
     <t>이진호</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>홍남주</t>
   </si>
   <si>
     <t>위경태</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>송용찬</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>임승환</t>
   </si>
@@ -309,51 +309,51 @@
   <si>
     <t>김상문</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>정승호</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>김용현(대구)</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>정문호</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>김현수</t>
+    <t>김현수(경기성남)</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>유성희</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>문현규</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>이범철</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>임동근</t>
   </si>