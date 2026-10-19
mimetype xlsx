--- v1 (2026-08-20)
+++ v2 (2026-10-19)
@@ -84,51 +84,51 @@
   <si>
     <t>허성</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>장성빈</t>
   </si>
   <si>
     <t>전해철</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>김현철(광주)</t>
   </si>
   <si>
-    <t>이진호</t>
+    <t>이진호(전북)</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>홍남주</t>
   </si>
   <si>
     <t>위경태</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>송용찬</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>77</t>
   </si>
@@ -168,102 +168,102 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>서성환</t>
   </si>
   <si>
     <t>황창영</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>김종현</t>
   </si>
   <si>
     <t>박준희</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>전추호</t>
   </si>
   <si>
-    <t>이주원</t>
+    <t>이주원(전남)</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>송용재</t>
   </si>
   <si>
     <t>박춘일</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>김상식(충남)</t>
   </si>
   <si>
     <t>임태영</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>장희근</t>
   </si>
   <si>
     <t>김영길</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>구교섭</t>
   </si>
   <si>
     <t>윤덕훈</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>김정환</t>
+    <t>김정환(전남)</t>
   </si>
   <si>
     <t>정태만</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>김주성</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>임상연</t>
   </si>
@@ -339,183 +339,183 @@
   <si>
     <t>유성희</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>문현규</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>이범철</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>임동근</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>김정곤</t>
+    <t>김정곤(광주)</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>장경섭</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>최병동</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>신성식</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>유범열</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>박홍재</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>김민호</t>
+    <t>김민호(경기성남)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>강시현</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>천상현</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>강승규</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>박용일</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>박성열</t>
+    <t>박성열(전남)</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>오상호</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>이재필</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>문장우</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>유광조</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>한상준</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>김재화</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>백종구</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>임일우</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>김상훈</t>
+    <t>김상훈(경기)</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>이원진</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>김광식</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>최훈석</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>한성진</t>
   </si>
@@ -558,111 +558,111 @@
   <si>
     <t>서정호</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>신국환</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>김정호(경기)</t>
+    <t>김정호(경기안양)</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>김한울</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>곽도행</t>
   </si>
   <si>
     <t>윤지훈</t>
   </si>
   <si>
     <t>최희수</t>
   </si>
   <si>
-    <t>김용철</t>
+    <t>김용철(전남)</t>
   </si>
   <si>
     <t>임상규</t>
   </si>
   <si>
     <t>송기종</t>
   </si>
   <si>
     <t>성영민</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>송창석</t>
   </si>
   <si>
     <t>장원기</t>
   </si>
   <si>
     <t>김을환</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>이병갑</t>
   </si>
   <si>
     <t>박세욱</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
-    <t>박정수</t>
+    <t>박정수(전남목포)</t>
   </si>
   <si>
     <t>이영우</t>
   </si>
   <si>
     <t>김영식</t>
   </si>
   <si>
     <t>곽완수</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>유성민</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>정재현</t>
   </si>
   <si>
     <t>92</t>
   </si>