--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -126,51 +126,51 @@
   <si>
     <t>최주호</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>이원진</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>박세근</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>서성환</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(부산)</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>장희근</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>김태형(경남)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>19</t>
   </si>
@@ -339,51 +339,51 @@
   <si>
     <t>이현욱</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>최필규</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>송용재</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>고홍윤</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>임동섭</t>
+    <t>임동섭(경남)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>서성민</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>김진형</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>우성호</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>임태영</t>
   </si>
@@ -399,51 +399,51 @@
   <si>
     <t>안남기</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>심우현</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>서종민</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>이상원</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>최재현</t>
+    <t>최재현(경북)</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>허스산</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>이규진</t>
   </si>
@@ -459,51 +459,51 @@
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>천상현</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>함경환</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>백종필</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>김상훈</t>
+    <t>김상훈(경기)</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>기도영</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>곽건우</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>윤성민</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>전효철</t>
   </si>
@@ -513,51 +513,51 @@
   <si>
     <t>우영진</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>최봉재</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>이형기</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>윤재훈</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>김성주</t>
+    <t>김성주(경북)</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>추성욱</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>최민준</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>유범열</t>
   </si>
   <si>
     <t>김영대</t>
   </si>
@@ -597,126 +597,126 @@
   <si>
     <t>이영표</t>
   </si>
   <si>
     <t>김우진</t>
   </si>
   <si>
     <t>박상영</t>
   </si>
   <si>
     <t>한성진</t>
   </si>
   <si>
     <t>배성운</t>
   </si>
   <si>
     <t>김주연</t>
   </si>
   <si>
     <t>차연수</t>
   </si>
   <si>
     <t>백현철</t>
   </si>
   <si>
-    <t>김민철</t>
+    <t>김민철(경남)</t>
   </si>
   <si>
     <t>양경헌</t>
   </si>
   <si>
     <t>신기섭</t>
   </si>
   <si>
     <t>김국영</t>
   </si>
   <si>
     <t>구교섭</t>
   </si>
   <si>
     <t>김제빈</t>
   </si>
   <si>
     <t>김기영</t>
   </si>
   <si>
     <t>이상호(부산)</t>
   </si>
   <si>
-    <t>김윤성</t>
+    <t>김윤성(경기)</t>
   </si>
   <si>
     <t>고민성</t>
   </si>
   <si>
     <t>김덕환</t>
   </si>
   <si>
     <t>김근욱</t>
   </si>
   <si>
     <t>박진섭</t>
   </si>
   <si>
     <t>손원락</t>
   </si>
   <si>
     <t>김지훈(대구)</t>
   </si>
   <si>
     <t>문연준</t>
   </si>
   <si>
     <t>최민수</t>
   </si>
   <si>
     <t>김윤석</t>
   </si>
   <si>
     <t>최규덕</t>
   </si>
   <si>
     <t>황선조</t>
   </si>
   <si>
     <t>장경섭</t>
   </si>
   <si>
     <t>김동원</t>
   </si>
   <si>
     <t>이동규</t>
   </si>
   <si>
     <t>황태윤</t>
   </si>
   <si>
     <t>백규식</t>
   </si>
   <si>
-    <t>박세진</t>
+    <t>박세진(경남)</t>
   </si>
   <si>
     <t>윤주대</t>
   </si>
   <si>
     <t>전영준</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>