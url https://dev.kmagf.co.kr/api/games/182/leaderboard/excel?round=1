--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -30,93 +30,93 @@
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="269">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>김종훈</t>
+    <t>김종훈(경북)</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>김영홍</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>김영춘</t>
   </si>
   <si>
     <t>김성수(대구)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>명노헌</t>
   </si>
   <si>
     <t>한충열</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>강태희</t>
+    <t>강태희(경북경주)</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>김창수</t>
+    <t>김창수(대구)</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>강성원</t>
   </si>
   <si>
     <t>손승권</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>김봉희</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>이상호(부산)</t>
   </si>
@@ -153,60 +153,60 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>이기욱</t>
   </si>
   <si>
     <t>백경윤</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>김제빈</t>
   </si>
   <si>
     <t>이상원</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>정현석</t>
+    <t>정현석(경북포항)</t>
   </si>
   <si>
     <t>신치수</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>김민철</t>
+    <t>김민철(경남)</t>
   </si>
   <si>
     <t>남창호</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>고성열</t>
   </si>
   <si>
     <t>김화영</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>강판근</t>
   </si>
@@ -366,51 +366,51 @@
   <si>
     <t>송용재</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>박상목</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>권용택</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>이용주</t>
+    <t>이용주(대구)</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>장진규</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>정영호(경북)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>박민수</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>41</t>
   </si>
@@ -423,81 +423,81 @@
   <si>
     <t>김칠호</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>이동산</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>김우현</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>박세욱</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>김성호</t>
+    <t>김성호(경북경주)</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>구교섭</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>전영준</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>김상훈</t>
+    <t>김상훈(경기)</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>박병철</t>
+    <t>박병철(경기하남)</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>최희수</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>강시현</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>한성진</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>55</t>
   </si>
@@ -558,117 +558,117 @@
   <si>
     <t>임상철</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>최성곤</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>권영윤</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>신국환</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>박성열</t>
+    <t>박성열(전남)</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>나완호</t>
   </si>
   <si>
     <t>이진규</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>윤성민</t>
   </si>
   <si>
     <t>홍기준</t>
   </si>
   <si>
     <t>박승욱</t>
   </si>
   <si>
-    <t>박진태</t>
+    <t>박진태(울산)</t>
   </si>
   <si>
     <t>문장우</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>곽완수</t>
   </si>
   <si>
     <t>주기천</t>
   </si>
   <si>
     <t>장희근</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>윤정훈</t>
   </si>
   <si>
     <t>함경환</t>
   </si>
   <si>
     <t>김덕환</t>
   </si>
   <si>
     <t>배실구</t>
   </si>
   <si>
     <t>오상호</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(부산)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>조현진</t>
   </si>
   <si>
     <t>장원기</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>최태공</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>장윤재</t>
   </si>
   <si>
     <t>91</t>
   </si>