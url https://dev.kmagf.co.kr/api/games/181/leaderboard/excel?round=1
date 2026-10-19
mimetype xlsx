--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -78,99 +78,99 @@
   <si>
     <t>유지웅</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>김상국</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>김종주(경기광주)</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>송문수</t>
   </si>
   <si>
-    <t>이주원</t>
+    <t>이주원(전남)</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>진권섭</t>
   </si>
   <si>
     <t>박준희</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>김동진(경기오산)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>윤태기</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>김정수(신안)</t>
   </si>
   <si>
     <t>황인상</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>김영대</t>
   </si>
   <si>
-    <t>이진호</t>
+    <t>이진호(전북)</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>최경식(전남)</t>
   </si>
   <si>
     <t>정복남</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>장동익</t>
   </si>
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>82</t>
   </si>
@@ -396,120 +396,120 @@
   <si>
     <t>송수덕</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>이영수</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>박성경</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>박성열</t>
+    <t>박성열(전남)</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>조연남</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>최치원</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>김상문</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>명노헌</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>장희근</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>정연수</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>심태섭</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>김정환</t>
+    <t>김정환(전남)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>최희수</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>김정곤</t>
+    <t>김정곤(광주)</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>박경원</t>
+    <t>박경원(전남)</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>권용욱</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>박민수</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>김지훈(대구)</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>임상현</t>
   </si>
@@ -636,51 +636,51 @@
   <si>
     <t>서동현</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>유제빈</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>장경섭</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>이준상</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>김정호(경기)</t>
+    <t>김정호(경기안양)</t>
   </si>
   <si>
     <t>장원기</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>고은상</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>최태공</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>정종규</t>
   </si>
   <si>
     <t>97</t>
   </si>
@@ -777,51 +777,51 @@
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>노기용</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>유성민</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>김용철</t>
+    <t>김용철(전남)</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>정병희</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>곽완수</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>최지훈</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>이상엽</t>
   </si>