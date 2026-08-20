--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -450,51 +450,51 @@
   <si>
     <t>이지원</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>이경희(서울)</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>양소연</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>양은겸</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>이서연(경기)</t>
+    <t>이서연</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>박점옥</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>임금아</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>박숙자</t>
   </si>
   <si>
     <t>67</t>
   </si>
@@ -507,51 +507,51 @@
   <si>
     <t>염규란</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>김희섭</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>장정복</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>김진희(전북)</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>임정춘</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>김수진(경기안양)</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>강경양</t>
   </si>
   <si>
     <t>이희경</t>
   </si>
   <si>
     <t>김영진</t>
   </si>