--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -252,51 +252,51 @@
   <si>
     <t>29</t>
   </si>
   <si>
     <t>임재정</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>김옥영</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>김재현(경남)</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>윤지영</t>
+    <t>윤지영(경기)</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>권미정</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>전은정(경기)</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>양은순</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>이은미(경기)</t>
   </si>
@@ -348,153 +348,153 @@
   <si>
     <t>44</t>
   </si>
   <si>
     <t>고미화</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>임혜경</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>이미경</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>최유리</t>
+    <t>최유리(서울)</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>김미숙(대구)</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>고승연</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>성은혜</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>임영용</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>NIE XUAN</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>김성희</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>박현주</t>
+    <t>박현주(서울양천)</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>육남희</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>김향숙</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>전태란</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>김채린</t>
+    <t>김채린(서울)</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>이지원</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>이경희(서울)</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>양소연</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>양은겸</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>이서연</t>
+    <t>이서연(경기)</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>박점옥</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>임금아</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>박숙자</t>
   </si>
   <si>
     <t>67</t>
   </si>
@@ -528,54 +528,54 @@
   <si>
     <t>72</t>
   </si>
   <si>
     <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>임정춘</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>김수진(경기안양)</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>강경양</t>
   </si>
   <si>
-    <t>이희경</t>
-[...2 lines deleted...]
-    <t>김영진</t>
+    <t>이희경(경기)</t>
+  </si>
+  <si>
+    <t>김영진(서울)</t>
   </si>
   <si>
     <t>신연자</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>박주연</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>주해연</t>
   </si>
   <si>
     <t>김이서</t>
   </si>
   <si>
     <t>김태림</t>
   </si>
   <si>
     <t>94</t>
   </si>
@@ -600,78 +600,78 @@
   <si>
     <t>김소영(서울)</t>
   </si>
   <si>
     <t>최정현</t>
   </si>
   <si>
     <t>김경희(부산)</t>
   </si>
   <si>
     <t>장서옥</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>임세령</t>
   </si>
   <si>
     <t>이혜숙</t>
   </si>
   <si>
     <t>유혜정</t>
   </si>
   <si>
-    <t>최미경</t>
+    <t>최미경(경기용인)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>박미녀</t>
   </si>
   <si>
     <t>신지연</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>강명신</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>황혜영</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>장윤주</t>
+    <t>장윤주(서울강남)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>최상명</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>김은애</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>감은숙</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>최경윤</t>
   </si>