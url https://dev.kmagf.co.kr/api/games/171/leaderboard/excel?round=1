--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -150,51 +150,51 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>고성열</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>지종일</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>고경오</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>김지훈(대구)</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>임대운</t>
   </si>
   <si>
     <t>21</t>
   </si>
@@ -855,51 +855,51 @@
   <si>
     <t>탈퇴회원</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>조덕하</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>안정환</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>조양용</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>김성연(인천)</t>
+    <t>김성연</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>정석희</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>김택근</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>김도범</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>최창성</t>
   </si>