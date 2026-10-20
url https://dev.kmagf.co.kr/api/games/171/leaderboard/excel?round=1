--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -273,69 +273,69 @@
   <si>
     <t>김상철</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>김재극</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>이성호</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>공태환</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>이강일</t>
+    <t>이강일(경기시흥)</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>서동현</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>서동일</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>김기수</t>
+    <t>김기수(경기)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>박석수</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>김영용</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>성조경</t>
   </si>
   <si>
     <t>43</t>
   </si>
@@ -357,51 +357,51 @@
   <si>
     <t>46</t>
   </si>
   <si>
     <t>정웅</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>김동근</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>차재영</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>이민규</t>
+    <t>이민규(서울)</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>최낙진</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>김병삼</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>이형근(서울마포)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>오근표</t>
   </si>
@@ -426,51 +426,51 @@
   <si>
     <t>83</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>김형수(서울)</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>한승철</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>서문석</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>강민수</t>
+    <t>강민수(경기)</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>안성길</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>김종신</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>김진복</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>이해영</t>
   </si>
@@ -603,51 +603,51 @@
   <si>
     <t>신청호</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>주용범</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>이강수</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>이영우</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>김태환</t>
+    <t>김태환(인천)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>전은식(충남)</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>NOH RICHARD JINE</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>김상용(경기)</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>정주환</t>
   </si>
@@ -657,51 +657,51 @@
   <si>
     <t>최희수</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>함경환</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>김찬용(경기)</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>김일석</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>이진호</t>
+    <t>이진호(전북)</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>전은식(서울)</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>권언송</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>신재덕</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>김승민</t>
   </si>
@@ -723,111 +723,111 @@
   <si>
     <t>김태훈(경기양주)</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>박춘발</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>김용재</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>고형규</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>김성욱</t>
+    <t>김성욱(용인)</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>진동필</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>김정훈</t>
+    <t>김정훈(남양주)</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>최필규</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>정윤성</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>이준형</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>남주원</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>정강윤</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>이종필</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>김용철</t>
+    <t>김용철(전남)</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>이형우</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>박상민</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>박병욱</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>양용석</t>
   </si>