--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -105,51 +105,51 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>윤인희</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>박종진</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>임상규</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>김용현(경기)</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>백동호</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>김민석(대구)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>15</t>
   </si>