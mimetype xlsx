--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -261,51 +261,51 @@
   <si>
     <t>32</t>
   </si>
   <si>
     <t>박추원</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>김정욱</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>박종기</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>김유호</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>김사수</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>홍구표</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>오주헌</t>
   </si>
@@ -342,51 +342,51 @@
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>곽관호</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>박민수</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>박석수</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>LEE NOAH EUNMAN</t>
+    <t>LEENOAHEUNMAN</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>신국환</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>조문상</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>모상빈</t>
   </si>
   <si>
     <t>52</t>
   </si>
@@ -567,51 +567,51 @@
   <si>
     <t>서대진</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>김완중</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>정성훈</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>강민수</t>
+    <t>강민수(경기)</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>박석현</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>이신복</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>강승호</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>김명재</t>
   </si>