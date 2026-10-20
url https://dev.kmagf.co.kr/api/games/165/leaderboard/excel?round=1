--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -552,51 +552,51 @@
   <si>
     <t>김용현(경기)</t>
   </si>
   <si>
     <t>손기만</t>
   </si>
   <si>
     <t>동정운</t>
   </si>
   <si>
     <t>문종열</t>
   </si>
   <si>
     <t>최치원</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>장상균</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>진권섭</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>임상규</t>
   </si>
   <si>
     <t>황규성</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>강판기</t>
   </si>
   <si>
     <t>83</t>
   </si>
@@ -735,51 +735,51 @@
   <si>
     <t>서영권</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>윤형식(서울)</t>
   </si>
   <si>
     <t>김인겸</t>
   </si>
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>김용철</t>
+    <t>김용철(전남)</t>
   </si>
   <si>
     <t>나희철</t>
   </si>
   <si>
     <t>이동석</t>
   </si>
   <si>
     <t>김종주(경기광주)</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>최필규</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>박명구</t>
   </si>
   <si>
     <t>110</t>
   </si>