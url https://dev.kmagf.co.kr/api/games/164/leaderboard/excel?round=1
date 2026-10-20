--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -336,50 +336,56 @@
   <si>
     <t>김용현(경기)</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>한종호</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>김경호(경기)</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>류기로</t>
   </si>
   <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>정성현</t>
+  </si>
+  <si>
     <t>49</t>
   </si>
   <si>
     <t>황승안</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>장진규</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>김익우</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>53</t>
@@ -393,51 +399,51 @@
   <si>
     <t>장명덕</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>김재구</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>김성태</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>박호현</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>박세진</t>
+    <t>박세진(경남)</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>강판기</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>문지선</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>동정운</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>62</t>
   </si>
@@ -675,50 +681,56 @@
   <si>
     <t>105</t>
   </si>
   <si>
     <t>박호형</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>진성근</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>정연수</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>김동중</t>
   </si>
   <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>서성환</t>
+  </si>
+  <si>
     <t>110</t>
   </si>
   <si>
     <t>박정태</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>박세근</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>박승욱</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>정우철</t>
   </si>
   <si>
     <t>114</t>
@@ -765,90 +777,96 @@
   <si>
     <t>121</t>
   </si>
   <si>
     <t>명기남</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>김기정(부산)</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>김인남</t>
   </si>
   <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>고홍윤</t>
+  </si>
+  <si>
     <t>126</t>
   </si>
   <si>
     <t>이상철</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>이상원</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>김명기(서울)</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>김동섭</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>오성호</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>신솔</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>김태현</t>
+    <t>김태현(경남)</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>홍철우</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>황동경</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>김종호(경북)</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>백경윤</t>
   </si>
@@ -873,114 +891,96 @@
   <si>
     <t>140</t>
   </si>
   <si>
     <t>최태공</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>임상규</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>배창규</t>
   </si>
   <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>양민호</t>
+  </si>
+  <si>
     <t>145</t>
   </si>
   <si>
     <t>정종규</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>최필규</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>강판근</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>전추호</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>최동창</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>정동근</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>장진윤</t>
-  </si>
-[...22 lines deleted...]
-    <t>양민호</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>신종필</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
@@ -2049,1128 +2049,1128 @@
     <row r="60">
       <c r="A60" t="s">
         <v>129</v>
       </c>
       <c r="B60" t="s">
         <v>130</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>131</v>
       </c>
       <c r="B61" t="s">
         <v>132</v>
       </c>
       <c r="C61" t="s">
-        <v>133</v>
+        <v>104</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>133</v>
+        <v>104</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>133</v>
+      </c>
+      <c r="B62" t="s">
         <v>134</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>135</v>
       </c>
-      <c r="C62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>136</v>
       </c>
       <c r="B63" t="s">
         <v>137</v>
       </c>
       <c r="C63" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>138</v>
       </c>
       <c r="B64" t="s">
         <v>139</v>
       </c>
       <c r="C64" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>140</v>
       </c>
       <c r="B65" t="s">
         <v>141</v>
       </c>
       <c r="C65" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>142</v>
       </c>
       <c r="B66" t="s">
         <v>143</v>
       </c>
       <c r="C66" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>144</v>
       </c>
       <c r="B67" t="s">
         <v>145</v>
       </c>
       <c r="C67" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>146</v>
       </c>
       <c r="B68" t="s">
         <v>147</v>
       </c>
       <c r="C68" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>7</v>
+        <v>148</v>
       </c>
       <c r="B69" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C69" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>149</v>
+        <v>7</v>
       </c>
       <c r="B70" t="s">
         <v>150</v>
       </c>
       <c r="C70" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="B71" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C71" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B72" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C72" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="B73" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C73" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="B74" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C74" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="B75" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C75" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="B76" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C76" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>133</v>
+        <v>104</v>
       </c>
       <c r="B77" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C77" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>158</v>
+        <v>135</v>
       </c>
       <c r="B78" t="s">
         <v>159</v>
       </c>
       <c r="C78" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>160</v>
       </c>
       <c r="B79" t="s">
         <v>161</v>
       </c>
       <c r="C79" t="s">
-        <v>158</v>
+        <v>135</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
-        <v>158</v>
+        <v>135</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>162</v>
       </c>
       <c r="B80" t="s">
         <v>163</v>
       </c>
       <c r="C80" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>164</v>
       </c>
       <c r="B81" t="s">
         <v>165</v>
       </c>
       <c r="C81" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>166</v>
       </c>
       <c r="B82" t="s">
         <v>167</v>
       </c>
       <c r="C82" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>168</v>
       </c>
       <c r="B83" t="s">
         <v>169</v>
       </c>
       <c r="C83" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>170</v>
       </c>
       <c r="B84" t="s">
         <v>171</v>
       </c>
       <c r="C84" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>172</v>
       </c>
       <c r="B85" t="s">
         <v>173</v>
       </c>
       <c r="C85" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>174</v>
       </c>
       <c r="B86" t="s">
         <v>175</v>
       </c>
       <c r="C86" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>176</v>
       </c>
       <c r="B87" t="s">
         <v>177</v>
       </c>
       <c r="C87" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>178</v>
       </c>
       <c r="B88" t="s">
         <v>179</v>
       </c>
       <c r="C88" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>180</v>
       </c>
       <c r="B89" t="s">
         <v>181</v>
       </c>
       <c r="C89" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>182</v>
       </c>
       <c r="B90" t="s">
         <v>183</v>
       </c>
       <c r="C90" t="s">
         <v>160</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>184</v>
       </c>
       <c r="B91" t="s">
         <v>185</v>
       </c>
       <c r="C91" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>186</v>
       </c>
       <c r="B92" t="s">
         <v>187</v>
       </c>
       <c r="C92" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>188</v>
       </c>
       <c r="B93" t="s">
         <v>189</v>
       </c>
       <c r="C93" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>190</v>
       </c>
       <c r="B94" t="s">
         <v>191</v>
       </c>
       <c r="C94" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>192</v>
       </c>
       <c r="B95" t="s">
         <v>193</v>
       </c>
       <c r="C95" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>194</v>
       </c>
       <c r="B96" t="s">
         <v>195</v>
       </c>
       <c r="C96" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>196</v>
       </c>
       <c r="B97" t="s">
         <v>197</v>
       </c>
       <c r="C97" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>198</v>
       </c>
       <c r="B98" t="s">
         <v>199</v>
       </c>
       <c r="C98" t="s">
         <v>162</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>200</v>
       </c>
       <c r="B99" t="s">
         <v>201</v>
       </c>
       <c r="C99" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>202</v>
       </c>
       <c r="B100" t="s">
         <v>203</v>
       </c>
       <c r="C100" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>204</v>
       </c>
       <c r="B101" t="s">
         <v>205</v>
       </c>
       <c r="C101" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>206</v>
       </c>
       <c r="B102" t="s">
         <v>207</v>
       </c>
       <c r="C102" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>208</v>
       </c>
       <c r="B103" t="s">
         <v>209</v>
       </c>
       <c r="C103" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>210</v>
       </c>
       <c r="B104" t="s">
         <v>211</v>
       </c>
       <c r="C104" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>212</v>
       </c>
       <c r="B105" t="s">
         <v>213</v>
       </c>
       <c r="C105" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>214</v>
       </c>
       <c r="B106" t="s">
         <v>215</v>
       </c>
       <c r="C106" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>216</v>
       </c>
       <c r="B107" t="s">
         <v>217</v>
       </c>
       <c r="C107" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>218</v>
       </c>
       <c r="B108" t="s">
         <v>219</v>
       </c>
       <c r="C108" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>220</v>
       </c>
       <c r="B109" t="s">
         <v>221</v>
       </c>
       <c r="C109" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>222</v>
       </c>
       <c r="B110" t="s">
         <v>223</v>
       </c>
       <c r="C110" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>224</v>
       </c>
       <c r="B111" t="s">
         <v>225</v>
       </c>
       <c r="C111" t="s">
         <v>164</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>226</v>
       </c>
       <c r="B112" t="s">
         <v>227</v>
       </c>
       <c r="C112" t="s">
         <v>164</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>228</v>
       </c>
       <c r="B113" t="s">
         <v>229</v>
       </c>
       <c r="C113" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>230</v>
       </c>
       <c r="B114" t="s">
         <v>231</v>
       </c>
       <c r="C114" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>232</v>
       </c>
       <c r="B115" t="s">
         <v>233</v>
       </c>
       <c r="C115" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>234</v>
       </c>
       <c r="B116" t="s">
         <v>235</v>
       </c>
       <c r="C116" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>236</v>
       </c>
       <c r="B117" t="s">
         <v>237</v>
       </c>
       <c r="C117" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>238</v>
       </c>
       <c r="B118" t="s">
         <v>239</v>
       </c>
       <c r="C118" t="s">
         <v>166</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>240</v>
       </c>
       <c r="B119" t="s">
         <v>241</v>
       </c>
       <c r="C119" t="s">
         <v>166</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>242</v>
       </c>
       <c r="B120" t="s">
         <v>243</v>
       </c>
       <c r="C120" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>244</v>
       </c>
       <c r="B121" t="s">
         <v>245</v>
       </c>
       <c r="C121" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>246</v>
       </c>
       <c r="B122" t="s">
         <v>247</v>
       </c>
       <c r="C122" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>248</v>
       </c>
       <c r="B123" t="s">
         <v>249</v>
       </c>
       <c r="C123" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>250</v>
       </c>
       <c r="B124" t="s">
         <v>251</v>
       </c>
       <c r="C124" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>252</v>
       </c>
       <c r="B125" t="s">
         <v>253</v>
       </c>
       <c r="C125" t="s">
         <v>168</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>254</v>
       </c>
       <c r="B126" t="s">
         <v>255</v>
@@ -3188,91 +3188,91 @@
     <row r="127">
       <c r="A127" t="s">
         <v>256</v>
       </c>
       <c r="B127" t="s">
         <v>257</v>
       </c>
       <c r="C127" t="s">
         <v>168</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>258</v>
       </c>
       <c r="B128" t="s">
         <v>259</v>
       </c>
       <c r="C128" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>260</v>
       </c>
       <c r="B129" t="s">
         <v>261</v>
       </c>
       <c r="C129" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>262</v>
       </c>
       <c r="B130" t="s">
         <v>263</v>
       </c>
       <c r="C130" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>264</v>
       </c>
       <c r="B131" t="s">
         <v>265</v>
       </c>
       <c r="C131" t="s">
         <v>170</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>266</v>
       </c>
       <c r="B132" t="s">
         <v>267</v>
@@ -3290,108 +3290,108 @@
     <row r="133">
       <c r="A133" t="s">
         <v>268</v>
       </c>
       <c r="B133" t="s">
         <v>269</v>
       </c>
       <c r="C133" t="s">
         <v>170</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>270</v>
       </c>
       <c r="B134" t="s">
         <v>271</v>
       </c>
       <c r="C134" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>272</v>
       </c>
       <c r="B135" t="s">
         <v>273</v>
       </c>
       <c r="C135" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>274</v>
       </c>
       <c r="B136" t="s">
         <v>275</v>
       </c>
       <c r="C136" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>276</v>
       </c>
       <c r="B137" t="s">
         <v>277</v>
       </c>
       <c r="C137" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>278</v>
       </c>
       <c r="B138" t="s">
         <v>279</v>
       </c>
       <c r="C138" t="s">
         <v>172</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>280</v>
       </c>
       <c r="B139" t="s">
         <v>281</v>
@@ -3409,244 +3409,244 @@
     <row r="140">
       <c r="A140" t="s">
         <v>282</v>
       </c>
       <c r="B140" t="s">
         <v>283</v>
       </c>
       <c r="C140" t="s">
         <v>172</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>284</v>
       </c>
       <c r="B141" t="s">
         <v>285</v>
       </c>
       <c r="C141" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>286</v>
       </c>
       <c r="B142" t="s">
         <v>287</v>
       </c>
       <c r="C142" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>288</v>
       </c>
       <c r="B143" t="s">
         <v>289</v>
       </c>
       <c r="C143" t="s">
         <v>174</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>290</v>
       </c>
       <c r="B144" t="s">
         <v>291</v>
       </c>
       <c r="C144" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
       <c r="E144" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>292</v>
       </c>
       <c r="B145" t="s">
         <v>293</v>
       </c>
       <c r="C145" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>294</v>
       </c>
       <c r="B146" t="s">
         <v>295</v>
       </c>
       <c r="C146" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>296</v>
       </c>
       <c r="B147" t="s">
         <v>297</v>
       </c>
       <c r="C147" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
       <c r="E147" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>298</v>
       </c>
       <c r="B148" t="s">
         <v>299</v>
       </c>
       <c r="C148" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>300</v>
       </c>
       <c r="B149" t="s">
         <v>301</v>
       </c>
       <c r="C149" t="s">
-        <v>104</v>
+        <v>180</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149" t="s">
-        <v>104</v>
+        <v>180</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>302</v>
       </c>
       <c r="B150" t="s">
         <v>303</v>
       </c>
       <c r="C150" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>304</v>
       </c>
       <c r="B151" t="s">
         <v>305</v>
       </c>
       <c r="C151" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
       <c r="E151" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>306</v>
       </c>
       <c r="B152" t="s">
         <v>307</v>
       </c>
       <c r="C152" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>308</v>
       </c>
       <c r="B153" t="s">
         <v>309</v>
       </c>
       <c r="C153" t="s">
         <v>8</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>