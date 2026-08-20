--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -297,51 +297,51 @@
   <si>
     <t>37</t>
   </si>
   <si>
     <t>박세현</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>양은겸</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>김수진(경기안양)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>성은혜</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>이금수</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>임재정</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>임정춘</t>
   </si>
@@ -657,51 +657,51 @@
   <si>
     <t>95</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>김은애</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>임기숙</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>정시우</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>이서연(경기)</t>
+    <t>이서연</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>박정옥</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>김향숙</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>윤미숙</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>강순란</t>
   </si>