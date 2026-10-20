--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -168,51 +168,51 @@
   <si>
     <t>78</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>문영애</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>홍제경</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>김창희(경기)</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>박현주</t>
+    <t>박현주(서울양천)</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>최은숙</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>김선희</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>신혜원</t>
   </si>
   <si>
     <t>80</t>
   </si>
@@ -231,51 +231,51 @@
   <si>
     <t>26</t>
   </si>
   <si>
     <t>NIE XUAN</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>박민연우</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>김은영(제주)</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>윤지영</t>
+    <t>윤지영(경기)</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>정연우</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>김혜진(경기)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>명은애</t>
   </si>
   <si>
     <t>34</t>
   </si>
@@ -441,120 +441,126 @@
   <si>
     <t>권현숙</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>최서희</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>최정현</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>오수연</t>
   </si>
   <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>전인숙</t>
+  </si>
+  <si>
     <t>64</t>
   </si>
   <si>
     <t>신미희</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>정수경</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>최인경</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>홍주현</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>육남희</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>임보람</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>이희경</t>
+    <t>이희경(경기)</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>박선화</t>
+    <t>박선화(경기수원)</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>이은미(경기)</t>
   </si>
   <si>
     <t>장여진</t>
   </si>
   <si>
     <t>이송은</t>
   </si>
   <si>
     <t>임정아</t>
   </si>
   <si>
-    <t>조현정</t>
+    <t>조현정(부산)</t>
   </si>
   <si>
     <t>오민석</t>
   </si>
   <si>
     <t>고미화</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>김주희</t>
   </si>
   <si>
     <t>이경희(서울)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>양소연</t>
   </si>
   <si>
     <t>전은정(충남)</t>
   </si>
@@ -585,189 +591,183 @@
   <si>
     <t>박세순</t>
   </si>
   <si>
     <t>강명신</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>이혜숙</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>조영자</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>김성희</t>
   </si>
   <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>김민주(충북)</t>
+  </si>
+  <si>
     <t>96</t>
   </si>
   <si>
     <t>윤이나</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>김해순</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>임지혜</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>조아름</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>이은숙</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>주은경</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>윤현숙</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>이주민</t>
   </si>
   <si>
-    <t>95</t>
-[...1 lines deleted...]
-  <si>
     <t>104</t>
   </si>
   <si>
     <t>김은애</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>임기숙</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>정시우</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>이서연</t>
+    <t>이서연(경기)</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>박정옥</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>김향숙</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>윤미숙</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>강순란</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>박령이</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>민선희</t>
   </si>
   <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>박서연</t>
+  </si>
+  <si>
     <t>115</t>
   </si>
   <si>
     <t>김혜원</t>
   </si>
   <si>
-    <t>114</t>
-[...1 lines deleted...]
-  <si>
     <t>116</t>
   </si>
   <si>
     <t>임소희</t>
   </si>
   <si>
     <t>123</t>
-  </si>
-[...10 lines deleted...]
-    <t>박서연</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill>
@@ -1898,918 +1898,918 @@
     <row r="64">
       <c r="A64" t="s">
         <v>144</v>
       </c>
       <c r="B64" t="s">
         <v>145</v>
       </c>
       <c r="C64" t="s">
         <v>137</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>146</v>
       </c>
       <c r="B65" t="s">
         <v>147</v>
       </c>
       <c r="C65" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
+        <v>148</v>
+      </c>
+      <c r="B66" t="s">
         <v>149</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>150</v>
       </c>
-      <c r="C66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>151</v>
       </c>
       <c r="B67" t="s">
         <v>152</v>
       </c>
       <c r="C67" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>153</v>
       </c>
       <c r="B68" t="s">
         <v>154</v>
       </c>
       <c r="C68" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>155</v>
       </c>
       <c r="B69" t="s">
         <v>156</v>
       </c>
       <c r="C69" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>157</v>
       </c>
       <c r="B70" t="s">
         <v>158</v>
       </c>
       <c r="C70" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
+        <v>159</v>
+      </c>
+      <c r="B71" t="s">
         <v>160</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>161</v>
       </c>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>7</v>
+        <v>162</v>
       </c>
       <c r="B72" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C72" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B73" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C73" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B74" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C74" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B75" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C75" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B76" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C76" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="B77" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C77" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B78" t="s">
         <v>169</v>
       </c>
       <c r="C78" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B79" t="s">
+        <v>171</v>
+      </c>
+      <c r="C79" t="s">
         <v>170</v>
       </c>
-      <c r="C79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="B80" t="s">
         <v>172</v>
       </c>
       <c r="C80" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="B81" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" t="s">
         <v>173</v>
       </c>
-      <c r="C81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="B82" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C82" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="B83" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C83" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="B84" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C84" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="B85" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C85" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="B86" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C86" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="B87" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C87" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="B88" t="s">
         <v>181</v>
       </c>
       <c r="C88" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B89" t="s">
+        <v>183</v>
+      </c>
+      <c r="C89" t="s">
         <v>182</v>
       </c>
-      <c r="C89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="B90" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C90" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B91" t="s">
         <v>185</v>
       </c>
       <c r="C91" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>186</v>
       </c>
       <c r="B92" t="s">
         <v>187</v>
       </c>
       <c r="C92" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>188</v>
       </c>
       <c r="B93" t="s">
         <v>189</v>
       </c>
       <c r="C93" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>190</v>
       </c>
       <c r="B94" t="s">
         <v>191</v>
       </c>
       <c r="C94" t="s">
         <v>186</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>192</v>
       </c>
       <c r="B95" t="s">
         <v>193</v>
       </c>
       <c r="C95" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>194</v>
       </c>
       <c r="B96" t="s">
         <v>195</v>
       </c>
       <c r="C96" t="s">
         <v>188</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>196</v>
       </c>
       <c r="B97" t="s">
         <v>197</v>
       </c>
       <c r="C97" t="s">
         <v>188</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>198</v>
       </c>
       <c r="B98" t="s">
         <v>199</v>
       </c>
       <c r="C98" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>200</v>
       </c>
       <c r="B99" t="s">
         <v>201</v>
       </c>
       <c r="C99" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>202</v>
       </c>
       <c r="B100" t="s">
         <v>203</v>
       </c>
       <c r="C100" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>204</v>
       </c>
       <c r="B101" t="s">
         <v>205</v>
       </c>
       <c r="C101" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>206</v>
+      </c>
+      <c r="B102" t="s">
         <v>207</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>208</v>
+      </c>
+      <c r="B103" t="s">
         <v>209</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>210</v>
+      </c>
+      <c r="B104" t="s">
         <v>211</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>212</v>
+      </c>
+      <c r="B105" t="s">
         <v>213</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>214</v>
+      </c>
+      <c r="B106" t="s">
         <v>215</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>216</v>
+      </c>
+      <c r="B107" t="s">
         <v>217</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>218</v>
+      </c>
+      <c r="B108" t="s">
         <v>219</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>220</v>
+      </c>
+      <c r="B109" t="s">
         <v>221</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>222</v>
+      </c>
+      <c r="B110" t="s">
         <v>223</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>224</v>
+      </c>
+      <c r="B111" t="s">
         <v>225</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>226</v>
+      </c>
+      <c r="B112" t="s">
         <v>227</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B113" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C113" t="s">
-        <v>232</v>
+        <v>202</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113" t="s">
-        <v>232</v>
+        <v>202</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B114" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C114" t="s">
-        <v>137</v>
+        <v>210</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>137</v>
+        <v>210</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>206</v>
+        <v>232</v>
       </c>
       <c r="B115" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C115" t="s">
-        <v>186</v>
+        <v>230</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115" t="s">
-        <v>186</v>
+        <v>230</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B116" t="s">
+        <v>235</v>
+      </c>
+      <c r="C116" t="s">
         <v>236</v>
       </c>
-      <c r="C116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>