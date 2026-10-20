--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -159,51 +159,51 @@
   <si>
     <t>16</t>
   </si>
   <si>
     <t>박윤섭</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>강판근</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>전영관</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>김태현</t>
+    <t>김태현(경남)</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>박종선</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>주재호</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>명노헌</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>장흥수</t>
   </si>
@@ -501,51 +501,51 @@
   <si>
     <t>유상수</t>
   </si>
   <si>
     <t>이원범</t>
   </si>
   <si>
     <t>이병성</t>
   </si>
   <si>
     <t>김영옥</t>
   </si>
   <si>
     <t>박상목</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>박승욱</t>
   </si>
   <si>
     <t>이재경</t>
   </si>
   <si>
-    <t>김승현</t>
+    <t>김승현(경기)</t>
   </si>
   <si>
     <t>박정현</t>
   </si>
   <si>
     <t>김인겸</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>조봉옥</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>장상균</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>권오율</t>
   </si>
@@ -633,69 +633,69 @@
   <si>
     <t>백종구</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>손기민</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>차동구</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>김현수(경북)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>강준구</t>
+    <t>강준구(서울)</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>신철우</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>조익래</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>권오준</t>
+    <t>권오준(경기)</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>김원주</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>김동엽</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>홍기준</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>이재원(서울)</t>
   </si>