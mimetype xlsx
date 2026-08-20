--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -13,95 +13,95 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="275">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>오수연</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>최인숙</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>김선미</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>정민이</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>김은주(경북)</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>김소영(충북)</t>
   </si>
   <si>
     <t>8</t>
   </si>
@@ -448,50 +448,53 @@
     <t>박성숙</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>홍지연</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>유영순</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>이지원</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>65</t>
+  </si>
+  <si>
+    <t>최은희(인천)</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>조미진</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>이선진</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>이경선</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>김경숙</t>
   </si>
@@ -1827,1031 +1830,1031 @@
         <v>124</v>
       </c>
       <c r="D64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>141</v>
       </c>
       <c r="B65" t="s">
         <v>142</v>
       </c>
       <c r="C65" t="s">
         <v>143</v>
       </c>
       <c r="D65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>144</v>
       </c>
       <c r="B66" t="s">
-        <v>14</v>
+        <v>145</v>
       </c>
       <c r="C66" t="s">
         <v>143</v>
       </c>
       <c r="D66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B67" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C67" t="s">
         <v>143</v>
       </c>
       <c r="D67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B68" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B69" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C69" t="s">
         <v>143</v>
       </c>
       <c r="D69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B70" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C70" t="s">
         <v>143</v>
       </c>
       <c r="D70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B71" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C71" t="s">
         <v>143</v>
       </c>
       <c r="D71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B72" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C72" t="s">
         <v>143</v>
       </c>
       <c r="D72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B73" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C73" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>161</v>
+      </c>
+      <c r="B74" t="s">
+        <v>162</v>
+      </c>
+      <c r="C74" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="D74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B75" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C75" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C76" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>12</v>
       </c>
       <c r="B77" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C77" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B78" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C78" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>15</v>
       </c>
       <c r="B79" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C79" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>28</v>
       </c>
       <c r="B80" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C80" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>37</v>
       </c>
       <c r="B81" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C81" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>46</v>
       </c>
       <c r="B82" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C82" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>63</v>
       </c>
       <c r="B83" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C83" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>86</v>
       </c>
       <c r="B84" t="s">
+        <v>175</v>
+      </c>
+      <c r="C84" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>99</v>
       </c>
       <c r="B85" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C85" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>124</v>
       </c>
       <c r="B86" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C86" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>143</v>
       </c>
       <c r="B87" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C87" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B88" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C88" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B89" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C89" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B90" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C90" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D90" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B91" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C91" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B92" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C92" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B93" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C93" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B94" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C94" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B95" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C95" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B96" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C96" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B97" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C97" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B98" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C98" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B99" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C99" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B100" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C100" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B101" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C101" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B102" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C102" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B103" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C103" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B104" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C104" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B105" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C105" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B106" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C106" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B107" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C107" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B108" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C108" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B109" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C109" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B110" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C110" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B111" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C111" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B112" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C112" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B113" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C113" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B114" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C114" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B115" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C115" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B116" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C116" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B117" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C117" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B118" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C118" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B119" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C119" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B120" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C120" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B121" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C121" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B122" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C122" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B123" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C123" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B124" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C124" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B125" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C125" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B126" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C126" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D126" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B127" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C127" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D127" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B128" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C128" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B129" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C129" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D129" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B130" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C130" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B131" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C131" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B132" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C132" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B133" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C133" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D133" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B134" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C134" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D134" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B135" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C135" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B136" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C136" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D136" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>