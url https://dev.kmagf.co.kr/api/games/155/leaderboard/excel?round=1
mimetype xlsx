--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -84,57 +84,57 @@
   <si>
     <t>78</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>정민이</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>김은주(경북)</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>김소영(충북)</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>김명옥</t>
+    <t>김명옥(인천)</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>윤지영</t>
+    <t>윤지영(경기)</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>박정례</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>구평숙</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>강은영(부산)</t>
   </si>
   <si>
     <t>13</t>
   </si>
@@ -615,87 +615,87 @@
   <si>
     <t>임기숙</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>김태린</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>임보람</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>이향</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>김영진</t>
+    <t>김영진(서울)</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>장정복</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>조미영</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>심지희</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>지주연</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>신현순</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>박현주</t>
+    <t>박현주(서울양천)</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>배주연</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>지정우</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>심금옥</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>조서윤</t>
   </si>
@@ -717,51 +717,51 @@
   <si>
     <t>최서희</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>신미희</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>신숙희</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>김응화</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>김채빈</t>
+    <t>김채빈(울산)</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>윤정연</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>오서희</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>오민욱</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>김혜지</t>
   </si>
@@ -813,51 +813,51 @@
   <si>
     <t>김민영</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>황숙희</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>박령이</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>이주민</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>김소연</t>
+    <t>김소연(경남)</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>신지원</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>차기정</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>박경애</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>김서윤</t>
   </si>