--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -543,51 +543,51 @@
   <si>
     <t>김완중</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>이수환</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>김태곤</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>이강수</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>조문상</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>박민수</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>전은식(충남)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>문현규</t>
   </si>