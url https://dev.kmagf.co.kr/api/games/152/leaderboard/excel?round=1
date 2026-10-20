--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -114,51 +114,51 @@
   <si>
     <t>9</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>서성환</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>안정준</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>김종오</t>
+    <t>김종오(경기)</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>이영수</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>김민석(대구)</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>양희국</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>16</t>
   </si>
@@ -324,51 +324,51 @@
   <si>
     <t>박명구</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>모상빈</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>김시현</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>김상문</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>안성길</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>문종열</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>제갈승문</t>
   </si>
   <si>
     <t>49</t>
   </si>
@@ -423,90 +423,90 @@
   <si>
     <t>황용하</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>박종기</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>강승규</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>이신복</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>김기수</t>
+    <t>김기수(경기)</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>김정재</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>임인규</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>유청경</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>임상규</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>김민호</t>
+    <t>김민호(경기성남)</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>곽완수</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>이한직</t>
   </si>
   <si>
     <t>남기태</t>
   </si>
   <si>
     <t>정기웅</t>
   </si>
   <si>
     <t>최병동</t>
   </si>
   <si>
     <t>최진환</t>
   </si>
@@ -597,51 +597,51 @@
   <si>
     <t>민영성</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>이남용</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>박진원</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>김형수(서울)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>강민수</t>
+    <t>강민수(경기)</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>맹병일</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>이병성</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>권대혁</t>
   </si>
@@ -783,99 +783,99 @@
   <si>
     <t>송창원</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>김명기(서울)</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>한상엽</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>김승민</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>김정훈</t>
+    <t>김정훈(남양주)</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>조장희</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>김두희</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>김형수(경기)</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>김유석</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>나성진</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>정강윤</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>정순영</t>
+    <t>정순영(경기포천)</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>송안한</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>조영화</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>이준형</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>탈퇴회원</t>
   </si>