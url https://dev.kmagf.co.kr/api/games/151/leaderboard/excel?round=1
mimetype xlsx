--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -495,51 +495,51 @@
   <si>
     <t>김영용</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>차재영</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>유광조</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>박성욱</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>김승민</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>최우영</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>박은철</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>최규덕</t>
   </si>