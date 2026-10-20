--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -153,51 +153,51 @@
   <si>
     <t>9</t>
   </si>
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>서영권</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>박정태</t>
   </si>
   <si>
     <t>성조경</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>기덕근</t>
   </si>
   <si>
-    <t>이진호</t>
+    <t>이진호(전북)</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>문경준</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>강재홍</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>김범용</t>
   </si>
   <si>
     <t>조봉옥</t>
   </si>
@@ -237,51 +237,51 @@
   <si>
     <t>17</t>
   </si>
   <si>
     <t>박종기</t>
   </si>
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>민창기</t>
   </si>
   <si>
     <t>김화영</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>김병영</t>
+    <t>김병영(충북)</t>
   </si>
   <si>
     <t>박준희</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>김준배</t>
   </si>
   <si>
     <t>정태만</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>김용현(경기)</t>
   </si>
   <si>
     <t>이광희</t>
   </si>
@@ -411,51 +411,51 @@
   <si>
     <t>이명구</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>정종규</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>서성환</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>이기선</t>
+    <t>이기선(경기)</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>안병건</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>신솔</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>남상현</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>임상규</t>
   </si>
@@ -579,75 +579,75 @@
   <si>
     <t>성기승</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>전은식(서울)</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>임관순</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>이재용</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>김종오</t>
+    <t>김종오(경기)</t>
   </si>
   <si>
     <t>백동호</t>
   </si>
   <si>
     <t>김정혁</t>
   </si>
   <si>
     <t>최병동</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>한성진</t>
   </si>
   <si>
     <t>빈필원</t>
   </si>
   <si>
     <t>이효상</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(경기)</t>
   </si>
   <si>
     <t>이조환</t>
   </si>
   <si>
     <t>문희성</t>
   </si>
   <si>
     <t>방윤식</t>
   </si>
   <si>
     <t>강태준</t>
   </si>
   <si>
     <t>박운기</t>
   </si>
   <si>
     <t>김찬용(경기)</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>86</t>
   </si>