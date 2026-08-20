--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -567,51 +567,51 @@
   <si>
     <t>최우영</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>오희근</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>이영우</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>빈필원</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>김태곤</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>서문석</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>안정환</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>김형수(서울)</t>
   </si>