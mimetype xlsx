--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -333,51 +333,51 @@
   <si>
     <t>78</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>최민수</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>김성욱</t>
+    <t>김성욱(용인)</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>최규덕</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>박덕열</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>박문수</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>나완호</t>
   </si>
@@ -396,51 +396,51 @@
   <si>
     <t>함경환</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>최병동</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>임인규</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>김정혁</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>이종국</t>
+    <t>이종국(강원)</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>박운기</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>김정욱</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>나상엽</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>박민수</t>
   </si>
@@ -465,69 +465,69 @@
   <si>
     <t>80</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>고성열</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>이재필</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>박한준</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(경기)</t>
   </si>
   <si>
     <t>최원희</t>
   </si>
   <si>
     <t>장영식</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>장성욱</t>
   </si>
   <si>
     <t>박운호</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>강승규</t>
   </si>
   <si>
     <t>이신복</t>
   </si>
   <si>
     <t>김상용(경기)</t>
   </si>
   <si>
     <t>박진원</t>
   </si>
   <si>
     <t>권오건</t>
   </si>
   <si>
     <t>성기승</t>
   </si>
   <si>
     <t>심우현</t>
   </si>
@@ -669,51 +669,51 @@
   <si>
     <t>방윤식</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>민창기</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>최낙진</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>이기선</t>
+    <t>이기선(경기)</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>정병희</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>최수범</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>오세영</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>주용범</t>
   </si>
@@ -876,51 +876,51 @@
   <si>
     <t>139</t>
   </si>
   <si>
     <t>신동민</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>조영화</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>진동필</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>김을규</t>
   </si>
   <si>
-    <t>김성수</t>
+    <t>김성수(경기오산)</t>
   </si>
   <si>
     <t>이수재</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>