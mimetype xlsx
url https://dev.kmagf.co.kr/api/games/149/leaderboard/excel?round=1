--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -627,51 +627,51 @@
   <si>
     <t>유승모</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>강태준</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>김태훈(경기양주)</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>민경세</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>유범열</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>조장희</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>김동원</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>신국환</t>
   </si>