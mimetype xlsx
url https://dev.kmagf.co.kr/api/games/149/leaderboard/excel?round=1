--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -393,153 +393,153 @@
   <si>
     <t>김명재</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>정섭</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>김상식(충남)</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>김성욱</t>
+    <t>김성욱(용인)</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>최규덕</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>유광조</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>장영식</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>서영복</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>모상빈</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>김진호</t>
+    <t>김진호(경기)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>김용철</t>
+    <t>김용철(전남)</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>박한준</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>이종국</t>
+    <t>이종국(강원)</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>황성용</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>박성열</t>
+    <t>박성열(전남)</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>하헌준</t>
   </si>
   <si>
     <t>정병희</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>김두희</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>정형한</t>
   </si>
   <si>
-    <t>이진호</t>
+    <t>이진호(전북)</t>
   </si>
   <si>
     <t>심태섭</t>
   </si>
   <si>
     <t>김상용(경기)</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>노완영</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>성조경</t>
   </si>
   <si>
     <t>김재극</t>
   </si>
   <si>
     <t>박석주</t>
   </si>
@@ -759,51 +759,51 @@
   <si>
     <t>최희수</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>권오건</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>오창록</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>김유석</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>강윤수</t>
+    <t>강윤수(경기)</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>김의천</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>진동필</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>방윤식</t>
   </si>
@@ -849,51 +849,51 @@
   <si>
     <t>박병욱</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>곽건우</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>김택근</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>양용석</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>이민호(경북)</t>
+    <t>이민호(김천)</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>이희동</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>배환철</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>심우현</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>이서준</t>
   </si>