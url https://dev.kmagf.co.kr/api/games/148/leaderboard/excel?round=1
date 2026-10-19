--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -189,51 +189,51 @@
   <si>
     <t>이기욱</t>
   </si>
   <si>
     <t>조건호</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>고성열</t>
   </si>
   <si>
     <t>이상원</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>최백률</t>
   </si>
   <si>
-    <t>이진호</t>
+    <t>이진호(전북)</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>박원철</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>서성민</t>
   </si>
   <si>
     <t>류병준</t>
   </si>
@@ -471,51 +471,51 @@
   <si>
     <t>김재극</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>박은세</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>김을생</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>최희수</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>김진영</t>
+    <t>김진영(울산)</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>정덕기</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>오세영</t>
   </si>
   <si>
     <t>56</t>
   </si>
@@ -699,129 +699,129 @@
   <si>
     <t>96</t>
   </si>
   <si>
     <t>김동원</t>
   </si>
   <si>
     <t>민경세</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>김칠호</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>김경원</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>이용주</t>
+    <t>이용주(대구)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>이진규</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>강우용</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>김윤근</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>최지훈</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>임극상</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>김영민(대구)</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>김정훈</t>
+    <t>김정훈(남양주)</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>유환금</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>김용우</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>신승윤</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>오경택</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>이현동</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>김영기</t>
+    <t>김영기(서울)</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>박유덕(서울)</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>서현석</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>김의천</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>조영화</t>
   </si>