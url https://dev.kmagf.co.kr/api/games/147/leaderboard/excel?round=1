--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -198,51 +198,51 @@
   <si>
     <t>22</t>
   </si>
   <si>
     <t>남용현</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>한상준</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>백순기</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>박민우</t>
+    <t>박민우(부산)</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>남창호</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>정웅</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>유나실</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>29</t>
   </si>
@@ -318,51 +318,51 @@
   <si>
     <t>최태공</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>이상일</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>박운호</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>박동우</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>이재일</t>
+    <t>이재일(부산)</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>정회광</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>김동원</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>이현도</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>48</t>
   </si>
@@ -438,51 +438,51 @@
   <si>
     <t>김동진(경기남양주)</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>신대진</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>류종태</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>김성수(부산)</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>김규형</t>
+    <t>김규형(포항)</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>최훈석</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>강판기</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>김찬용(경기)</t>
   </si>
   <si>
     <t>67</t>
   </si>
@@ -561,51 +561,51 @@
   <si>
     <t>조수호</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>서종민</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>곽건우</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>김재화</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>이용주</t>
+    <t>이용주(대구)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>모상빈</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>송창석</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>김자윤</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>김한태</t>
   </si>
@@ -729,129 +729,129 @@
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>이재성</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>이유득</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>김영욱</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>김성수</t>
+    <t>김성수(경기오산)</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>방윤식</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>김정훈</t>
+    <t>김정훈(남양주)</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>김윤근</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>김의천</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>강윤수</t>
+    <t>강윤수(경기)</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>최낙진</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>나성진</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>오정립</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>김태환</t>
+    <t>김태환(인천)</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>문연준</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>배환철</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>김용철</t>
+    <t>김용철(전남)</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>정병희</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>최민준</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>문장주</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>