--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -420,51 +420,51 @@
   <si>
     <t>최성곤</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>최재영</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>김동진(경기남양주)</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>곽완수</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>이종국</t>
+    <t>이종국(강원)</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>고홍윤</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>김상용(경기)</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>주성원</t>
   </si>
@@ -549,51 +549,51 @@
   <si>
     <t>63</t>
   </si>
   <si>
     <t>류종태</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>안현우</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>김칠호</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>정민재</t>
+    <t>정민재(경북)</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>김윤근</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>배호용</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>이덕현</t>
   </si>
   <si>
     <t>70</t>
   </si>
@@ -606,147 +606,147 @@
   <si>
     <t>서창환</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>김경원</t>
   </si>
   <si>
     <t>최태공</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>조용성</t>
   </si>
   <si>
     <t>김민석(대구)</t>
   </si>
   <si>
     <t>이진규</t>
   </si>
   <si>
-    <t>박세진</t>
+    <t>박세진(경남)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>박세욱</t>
   </si>
   <si>
     <t>정연수</t>
   </si>
   <si>
     <t>최지훈</t>
   </si>
   <si>
     <t>이병갑</t>
   </si>
   <si>
     <t>김대중</t>
   </si>
   <si>
     <t>김동원</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>김건희</t>
   </si>
   <si>
     <t>서동현</t>
   </si>
   <si>
     <t>장근영</t>
   </si>
   <si>
     <t>김준웅</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>이용주</t>
+    <t>이용주(대구)</t>
   </si>
   <si>
     <t>모상빈</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>곽건우</t>
   </si>
   <si>
     <t>빈필원</t>
   </si>
   <si>
     <t>이현동</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>김영욱</t>
   </si>
   <si>
     <t>강우용</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>서종민</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>김근욱</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>김용철</t>
+    <t>김용철(전남)</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>김창석</t>
+    <t>김창석(서울)</t>
   </si>
   <si>
     <t>김상우(서울)</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>황창일</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>이동산</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>정창모</t>
   </si>
   <si>
     <t>105</t>
   </si>