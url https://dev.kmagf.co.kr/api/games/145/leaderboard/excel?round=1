--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -159,51 +159,51 @@
   <si>
     <t>성조경</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>김재구</t>
   </si>
   <si>
     <t>김충우</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>명기남</t>
   </si>
   <si>
-    <t>이진호</t>
+    <t>이진호(전북)</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>김동진(경기오산)</t>
   </si>
   <si>
     <t>남창호</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>김상훈</t>
   </si>
   <si>
     <t>양상근</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>14</t>
   </si>
@@ -225,51 +225,51 @@
   <si>
     <t>84</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>정현</t>
   </si>
   <si>
     <t>윤태기</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>이영수</t>
   </si>
   <si>
     <t>박래영</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>김정환</t>
+    <t>김정환(전남)</t>
   </si>
   <si>
     <t>정복남</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>정종규</t>
   </si>
   <si>
     <t>정태만</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>정성현</t>
   </si>
@@ -459,51 +459,51 @@
   <si>
     <t>김한태</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>김봉철</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>고성열</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>강판기</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>함경환</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>윤인희</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>한상준</t>
   </si>
@@ -570,51 +570,51 @@
   <si>
     <t>65</t>
   </si>
   <si>
     <t>김건희</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>정성훈</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>정동근</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(경기)</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>이상원</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>박세근</t>
   </si>
   <si>
     <t>송창석</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
@@ -633,51 +633,51 @@
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>강승규</t>
   </si>
   <si>
     <t>최창기</t>
   </si>
   <si>
     <t>장철혁</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>유관운</t>
   </si>
   <si>
     <t>김상국</t>
   </si>
   <si>
-    <t>김정호(경기)</t>
+    <t>김정호(경기안양)</t>
   </si>
   <si>
     <t>이남진</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>서종민</t>
   </si>
   <si>
     <t>김을생</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>오세영</t>
   </si>
   <si>
     <t>한홍</t>
   </si>
   <si>
     <t>92</t>
   </si>
@@ -780,51 +780,51 @@
   <si>
     <t>황헌</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>김윤근</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>서창환</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>최원희</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>김창석</t>
+    <t>김창석(서울)</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>조영화</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>앤디유</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>서동현</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>김대위</t>
   </si>