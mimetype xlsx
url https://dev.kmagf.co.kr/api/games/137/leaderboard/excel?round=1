--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="245">
   <si>
     <t>순위</t>
   </si>
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>유지민</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -333,51 +333,51 @@
   <si>
     <t>43</t>
   </si>
   <si>
     <t>최정원</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>정미정(거제)</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>윤지영</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>서경미</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>김창희(경기)</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>한연옥</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>김선영(경기)</t>
   </si>
@@ -517,50 +517,53 @@
     <t>정경민(강원)</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>김경희(부산)</t>
   </si>
   <si>
     <t>김현미</t>
   </si>
   <si>
     <t>황혜영</t>
   </si>
   <si>
     <t>왕정희</t>
   </si>
   <si>
     <t>김남우</t>
   </si>
   <si>
     <t>강순란</t>
   </si>
   <si>
     <t>85</t>
+  </si>
+  <si>
+    <t>최은희(인천)</t>
   </si>
   <si>
     <t>김다예</t>
   </si>
   <si>
     <t>최서희</t>
   </si>
   <si>
     <t>변미경</t>
   </si>
   <si>
     <t>유은숙</t>
   </si>
   <si>
     <t>한정원</t>
   </si>
   <si>
     <t>박현주</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>양은겸</t>
   </si>
@@ -1933,625 +1936,625 @@
         <v>160</v>
       </c>
       <c r="D78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>64</v>
       </c>
       <c r="B79" t="s">
         <v>166</v>
       </c>
       <c r="C79" t="s">
         <v>167</v>
       </c>
       <c r="D79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>81</v>
       </c>
       <c r="B80" t="s">
-        <v>106</v>
+        <v>168</v>
       </c>
       <c r="C80" t="s">
         <v>167</v>
       </c>
       <c r="D80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>102</v>
       </c>
       <c r="B81" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C81" t="s">
         <v>167</v>
       </c>
       <c r="D81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>119</v>
       </c>
       <c r="B82" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C82" t="s">
         <v>167</v>
       </c>
       <c r="D82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>136</v>
       </c>
       <c r="B83" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C83" t="s">
         <v>167</v>
       </c>
       <c r="D83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>154</v>
       </c>
       <c r="B84" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C84" t="s">
         <v>167</v>
       </c>
       <c r="D84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>160</v>
       </c>
       <c r="B85" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C85" t="s">
         <v>167</v>
       </c>
       <c r="D85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>167</v>
       </c>
       <c r="B86" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C86" t="s">
         <v>167</v>
       </c>
       <c r="D86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B87" t="s">
+        <v>176</v>
+      </c>
+      <c r="C87" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="D87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B88" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C88" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B89" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C89" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B90" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C90" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D90" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B91" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C91" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B92" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C92" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B93" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C93" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B94" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C94" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B95" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C95" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B96" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C96" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B97" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C97" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B98" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C98" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B99" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C99" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B100" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C100" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B101" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C101" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B102" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C102" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B103" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C103" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B104" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C104" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B105" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C105" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B106" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C106" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B107" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C107" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B108" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C108" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B109" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C109" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B110" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C110" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D110" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B111" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C111" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B112" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C112" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B113" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C113" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B114" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C114" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B115" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C115" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B116" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C116" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B117" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C117" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B118" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C118" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B119" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C119" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B120" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C120" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B121" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C121" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D121" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>