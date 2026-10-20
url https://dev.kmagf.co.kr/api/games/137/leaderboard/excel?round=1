--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -87,51 +87,51 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>김다슬</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>김은주(경북)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>남가연</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>김명옥</t>
+    <t>김명옥(인천)</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>김소영(충북)</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>김선미</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>정민이</t>
   </si>
   <si>
     <t>12</t>
   </si>
@@ -147,51 +147,51 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>박진영(서울구로)</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>신혜원</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>조아해</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>김연희</t>
+    <t>김연희(경기)</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>홍제경</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>전예빈</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>박지경</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>21</t>
   </si>
@@ -327,51 +327,51 @@
   <si>
     <t>42</t>
   </si>
   <si>
     <t>박현미</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>최정원</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>정미정(거제)</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>윤지영</t>
+    <t>윤지영(경기)</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>서경미</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>김창희(경기)</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>한연옥</t>
   </si>
@@ -396,51 +396,51 @@
   <si>
     <t>81</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>염규란</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>방혜윤</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>박서현</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>김채린</t>
+    <t>김채린(서울)</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>차민선</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>이진희</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>전은정(경기)</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>박해림</t>
   </si>
@@ -474,114 +474,114 @@
   <si>
     <t>65</t>
   </si>
   <si>
     <t>김경숙</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>백수연</t>
   </si>
   <si>
     <t>박영애</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>임금아</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>장윤주</t>
+    <t>장윤주(서울강남)</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>정귀진</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>유혜정</t>
   </si>
   <si>
     <t>정경민(강원)</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>김경희(부산)</t>
   </si>
   <si>
-    <t>김현미</t>
+    <t>김현미(강원)</t>
   </si>
   <si>
     <t>황혜영</t>
   </si>
   <si>
     <t>왕정희</t>
   </si>
   <si>
-    <t>김남우</t>
+    <t>김남우(서울)</t>
   </si>
   <si>
     <t>강순란</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>최은희(인천)</t>
   </si>
   <si>
     <t>김다예</t>
   </si>
   <si>
     <t>최서희</t>
   </si>
   <si>
     <t>변미경</t>
   </si>
   <si>
     <t>유은숙</t>
   </si>
   <si>
     <t>한정원</t>
   </si>
   <si>
-    <t>박현주</t>
+    <t>박현주(서울양천)</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>양은겸</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>하은진</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>김명선</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>주해연</t>
   </si>
@@ -699,51 +699,51 @@
   <si>
     <t>김민선</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>백현숙</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>유영숙</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>김성자</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>박혜민</t>
+    <t>박혜민(대구달서)</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>이향미</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>임미인</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>방보순</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>임기숙</t>
   </si>