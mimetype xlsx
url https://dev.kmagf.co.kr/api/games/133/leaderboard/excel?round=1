--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -162,51 +162,51 @@
   <si>
     <t>16</t>
   </si>
   <si>
     <t>김동섭</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>신인식</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>정현호</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>박세진</t>
+    <t>박세진(경남)</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>정현</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>윤인희</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>황대진</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>김인남</t>
   </si>
@@ -339,51 +339,51 @@
   <si>
     <t>정성현</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>현민석</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>명기남</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>송문수</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>김병영</t>
+    <t>김병영(충북)</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>김재구</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>이상호(제주)</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>박종선</t>
   </si>
   <si>
     <t>52</t>
   </si>
@@ -402,51 +402,51 @@
   <si>
     <t>백동호</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>최순철</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>김인겸</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>서환용</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>정현석</t>
+    <t>정현석(경북포항)</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>류기로</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>최백률</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>62</t>
   </si>
@@ -780,51 +780,51 @@
   <si>
     <t>신국환</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>서정호</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>황용하</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>김영옥</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>윤형식(서울)</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>이광주</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>곽철환</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>이유경</t>
   </si>