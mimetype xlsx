--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -231,51 +231,51 @@
   <si>
     <t>배창규</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>조영우(부산)</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>김동중</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>동정운</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>정현석</t>
+    <t>정현석(경북포항)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>김정수(신안)</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>임상현</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>문현규</t>
   </si>
   <si>
     <t>33</t>
   </si>
@@ -459,51 +459,51 @@
   <si>
     <t>장국태</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>명노헌</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>신인식</t>
   </si>
   <si>
     <t>서효석</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>류기로</t>
   </si>
   <si>
-    <t>이강일</t>
+    <t>이강일(경기시흥)</t>
   </si>
   <si>
     <t>한홍</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>최순철</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>원성빈</t>
   </si>
   <si>
     <t>민동호</t>
   </si>
   <si>
     <t>67</t>
   </si>
@@ -576,51 +576,51 @@
   <si>
     <t>이성호</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>박성욱</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>서정호</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>황규완</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>윤용규</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>정경호</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>정지영</t>
   </si>
@@ -696,50 +696,59 @@
   <si>
     <t>송봉섭</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>이유경</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>김인남</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>박광수</t>
   </si>
   <si>
     <t>서영권</t>
   </si>
   <si>
+    <t>조봉옥</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>현민석</t>
+  </si>
+  <si>
     <t>105</t>
   </si>
   <si>
     <t>송호성</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>신종필</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>양희국</t>
   </si>
   <si>
     <t>109</t>
@@ -765,69 +774,60 @@
   <si>
     <t>112</t>
   </si>
   <si>
     <t>진권섭</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>이병성</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>최필규</t>
   </si>
   <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>최백률</t>
+  </si>
+  <si>
     <t>성조경</t>
   </si>
   <si>
     <t>오세영</t>
-  </si>
-[...13 lines deleted...]
-    <t>최백률</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill>
@@ -2904,329 +2904,329 @@
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>45</v>
       </c>
       <c r="B120" t="s">
         <v>226</v>
       </c>
       <c r="C120" t="s">
         <v>176</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>47</v>
+      </c>
+      <c r="B121" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C121" t="s">
         <v>176</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>228</v>
+      </c>
+      <c r="B122" t="s">
         <v>229</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>230</v>
+      </c>
+      <c r="B123" t="s">
         <v>231</v>
       </c>
-      <c r="B123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>232</v>
+      </c>
+      <c r="B124" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="C124" t="s">
         <v>178</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>234</v>
+      </c>
+      <c r="B125" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C125" t="s">
         <v>178</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>236</v>
+      </c>
+      <c r="B126" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="C126" t="s">
         <v>178</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>49</v>
+        <v>238</v>
       </c>
       <c r="B127" t="s">
         <v>239</v>
       </c>
       <c r="C127" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>240</v>
       </c>
       <c r="B128" t="s">
         <v>241</v>
       </c>
       <c r="C128" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>49</v>
+      </c>
+      <c r="B129" t="s">
         <v>242</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
+        <v>243</v>
+      </c>
+      <c r="B130" t="s">
         <v>244</v>
       </c>
-      <c r="B130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C130" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>245</v>
+      </c>
+      <c r="B131" t="s">
         <v>246</v>
       </c>
-      <c r="B131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C131" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>247</v>
+      </c>
+      <c r="B132" t="s">
         <v>248</v>
       </c>
-      <c r="B132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>51</v>
+        <v>249</v>
       </c>
       <c r="B133" t="s">
         <v>250</v>
       </c>
       <c r="C133" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>53</v>
+        <v>251</v>
       </c>
       <c r="B134" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C134" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>47</v>
+        <v>253</v>
       </c>
       <c r="B135" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C135" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>253</v>
+        <v>51</v>
       </c>
       <c r="B136" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C136" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>255</v>
+        <v>53</v>
       </c>
       <c r="B137" t="s">
         <v>256</v>
       </c>
       <c r="C137" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>