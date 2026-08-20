--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -687,51 +687,51 @@
   <si>
     <t>김연희(경기포천)</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>이수진</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>신현순</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>박희정</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(경기수원)</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>김이서</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>박주연</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>김미자(안산)</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>김민선</t>
   </si>