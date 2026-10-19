--- v1 (2026-08-20)
+++ v2 (2026-10-19)
@@ -42,51 +42,51 @@
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>오수연</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>윤지영</t>
+    <t>윤지영(경기)</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>조진숙</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>원채은</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>권영지</t>
   </si>
   <si>
     <t>6</t>
   </si>
@@ -273,51 +273,51 @@
   <si>
     <t>김경재</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>김미숙(서울)</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>박영애</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>임효정</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>김연희</t>
+    <t>김연희(경기)</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>전예빈</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>박영미</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>권오정</t>
   </si>
   <si>
     <t>42</t>
   </si>
@@ -468,51 +468,51 @@
   <si>
     <t>65</t>
   </si>
   <si>
     <t>유아라</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>조아해</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>권현숙</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>장윤주</t>
+    <t>장윤주(서울강남)</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>이유란</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>유서연</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>장미라</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>전나은</t>
   </si>
@@ -543,51 +543,51 @@
   <si>
     <t>임금아</t>
   </si>
   <si>
     <t>고명의</t>
   </si>
   <si>
     <t>이윤미</t>
   </si>
   <si>
     <t>이여주</t>
   </si>
   <si>
     <t>최운혜</t>
   </si>
   <si>
     <t>허혜자</t>
   </si>
   <si>
     <t>정귀진</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>김영진</t>
+    <t>김영진(서울)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>최혜정</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>김경숙</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>최서희</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>윤순영</t>
   </si>
@@ -621,51 +621,51 @@
   <si>
     <t>정경민(강원)</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>이숙재</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>박수진</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>윤윤경</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>박현주</t>
+    <t>박현주(서울양천)</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>조명희</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>황숙희</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>김진희(전북)</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>전은배</t>
   </si>