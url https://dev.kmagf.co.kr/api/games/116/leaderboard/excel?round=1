--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -273,51 +273,51 @@
   <si>
     <t>김미희</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>최은우</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>김양애</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>신혜원</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>최은희</t>
+    <t>최은희(인천)</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>차승희</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>임혜경</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>김기정(경남)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>남가연</t>
   </si>