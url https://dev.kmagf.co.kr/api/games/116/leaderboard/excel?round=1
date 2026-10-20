--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -42,51 +42,51 @@
   <si>
     <t>이름</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>1R</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>김선미</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>최미경</t>
+    <t>최미경(부산)</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>백도희</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>김경희(전북)</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>김은주(경북)</t>
   </si>
@@ -177,63 +177,63 @@
   <si>
     <t>18</t>
   </si>
   <si>
     <t>박지경</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>유지민</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>이미경(부산)</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>김연희</t>
+    <t>김연희(경기)</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>김경희(부산)</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>김도연</t>
+    <t>김도연(충북보은)</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>한수연</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>심지희</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>김지숙</t>
   </si>
   <si>
     <t>27</t>
   </si>
@@ -354,51 +354,51 @@
   <si>
     <t>서명옥</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>박성미</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>김진희(전북)</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>김옥영</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>박지은</t>
+    <t>박지은(부산)</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>김경재</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>이지원</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>양은숙</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>김선희</t>
   </si>
@@ -516,51 +516,51 @@
   <si>
     <t>이경미</t>
   </si>
   <si>
     <t>김창희(경기)</t>
   </si>
   <si>
     <t>서춘화</t>
   </si>
   <si>
     <t>안예원</t>
   </si>
   <si>
     <t>이반희</t>
   </si>
   <si>
     <t>방혜윤</t>
   </si>
   <si>
     <t>오수지</t>
   </si>
   <si>
     <t>이선경</t>
   </si>
   <si>
-    <t>박혜민</t>
+    <t>박혜민(대구달서)</t>
   </si>
   <si>
     <t>강은영(부산)</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>최영성</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>이승미</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>최인숙</t>
   </si>
   <si>
     <t>86</t>
   </si>
@@ -603,105 +603,105 @@
   <si>
     <t>배주연</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>성은혜</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>김미경(경남)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>김영은(전북)</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>장윤주</t>
+    <t>장윤주(서울강남)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>김지현(세종)</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>윤순영</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>조윤성(광주)</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>전남숙(대구)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>박성숙</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>김영진</t>
+    <t>김영진(서울)</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>이송은</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>방숙희</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>원혜옥</t>
+    <t>원혜옥(강원)</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>임기숙</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>김경숙</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>최예지</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>김미숙(울산)</t>
   </si>
@@ -867,51 +867,51 @@
   <si>
     <t>문선하</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>최창숙</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>황숙희</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>김민영</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>김소연</t>
+    <t>김소연(경남)</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>김정원(서울)</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>송희정</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>김현진(경북)</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>이민화</t>
   </si>