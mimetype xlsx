--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -576,51 +576,51 @@
   <si>
     <t>강봉석</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>하헌준</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>송호성</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>조윤성(서울)</t>
+    <t>조윤성</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>박광수</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>김용석</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>정현호</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>박경근</t>
   </si>