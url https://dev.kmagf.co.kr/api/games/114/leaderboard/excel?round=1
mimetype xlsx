--- v1 (2026-08-20)
+++ v2 (2026-10-19)
@@ -204,87 +204,87 @@
   <si>
     <t>한재익</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>황준영</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>송혁명</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>임택수</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>이강일</t>
+    <t>이강일(경기시흥)</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>문지선</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>박종선</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>박태영</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>류기로</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>정영태</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>박병철</t>
+    <t>박병철(경기하남)</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>이병성</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>서성권</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>정환</t>
   </si>
   <si>
     <t>36</t>
   </si>
@@ -369,51 +369,51 @@
   <si>
     <t>49</t>
   </si>
   <si>
     <t>전형태</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>진성근</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>김종오</t>
+    <t>김종오(경기)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>유광조</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>정성현</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>조광희</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>장성욱</t>
   </si>
@@ -453,50 +453,56 @@
   <si>
     <t>조영우(부산)</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>이영수</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>명노헌</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>백동호</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>장상균</t>
+  </si>
+  <si>
     <t>67</t>
   </si>
   <si>
     <t>김용현(경기)</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>고홍윤</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>이동석</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>최우영</t>
   </si>
   <si>
     <t>71</t>
@@ -504,51 +510,51 @@
   <si>
     <t>황승안</t>
   </si>
   <si>
     <t>황규완</t>
   </si>
   <si>
     <t>진권섭</t>
   </si>
   <si>
     <t>김종훈(경기)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>홍기준</t>
   </si>
   <si>
     <t>송여종</t>
   </si>
   <si>
     <t>김기영(대구)</t>
   </si>
   <si>
-    <t>김동희</t>
+    <t>김동희(경기)</t>
   </si>
   <si>
     <t>김무태</t>
   </si>
   <si>
     <t>윤인희</t>
   </si>
   <si>
     <t>허찬구</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>배창규</t>
   </si>
   <si>
     <t>전진표</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>장국태</t>
   </si>
@@ -588,51 +594,51 @@
   <si>
     <t>하헌준</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>송호성</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>조윤성</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>박광수</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>김용석</t>
+    <t>김용석(강원)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>정현호</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>박경근</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>손기만</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>강판기</t>
   </si>
@@ -642,51 +648,51 @@
   <si>
     <t>한상준</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>이대희</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>임상현</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>한성진</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>정현석</t>
+    <t>정현석(경북포항)</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>권성진</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>원성빈</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>강성원</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>권오율</t>
   </si>
@@ -750,51 +756,51 @@
   <si>
     <t>김은달</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>전해철</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>서영권</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>이성호</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>정대영</t>
+    <t>정대영(경기)</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>김준종</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>한종호</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>윤정철</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>오지훈</t>
   </si>
@@ -813,72 +819,66 @@
   <si>
     <t>128</t>
   </si>
   <si>
     <t>오세영</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>함경환</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>고형규</t>
   </si>
   <si>
-    <t>66</t>
-[...4 lines deleted...]
-  <si>
     <t>132</t>
   </si>
   <si>
     <t>우성호</t>
   </si>
   <si>
     <t>전치근</t>
   </si>
   <si>
     <t>주치홍</t>
   </si>
   <si>
     <t>이경신</t>
   </si>
   <si>
-    <t>신정원</t>
+    <t>신정원(경기)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill>
@@ -2122,1083 +2122,1083 @@
         <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>154</v>
       </c>
       <c r="B71" t="s">
         <v>155</v>
       </c>
       <c r="C71" t="s">
         <v>145</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>7</v>
+        <v>156</v>
       </c>
       <c r="B72" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C72" t="s">
         <v>145</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B73" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C73" t="s">
         <v>145</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B74" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C74" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B75" t="s">
         <v>160</v>
       </c>
       <c r="C75" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="B76" t="s">
+        <v>162</v>
+      </c>
+      <c r="C76" t="s">
         <v>161</v>
       </c>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="B77" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C77" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="B78" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C78" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="B79" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C79" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="B80" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C80" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>145</v>
+        <v>112</v>
       </c>
       <c r="B81" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C81" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="B82" t="s">
         <v>168</v>
       </c>
       <c r="C82" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B83" t="s">
+        <v>170</v>
+      </c>
+      <c r="C83" t="s">
         <v>169</v>
       </c>
-      <c r="C83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B84" t="s">
         <v>171</v>
       </c>
       <c r="C84" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>172</v>
       </c>
       <c r="B85" t="s">
         <v>173</v>
       </c>
       <c r="C85" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>174</v>
       </c>
       <c r="B86" t="s">
         <v>175</v>
       </c>
       <c r="C86" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>176</v>
       </c>
       <c r="B87" t="s">
         <v>177</v>
       </c>
       <c r="C87" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>178</v>
       </c>
       <c r="B88" t="s">
         <v>179</v>
       </c>
       <c r="C88" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>180</v>
       </c>
       <c r="B89" t="s">
         <v>181</v>
       </c>
       <c r="C89" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>182</v>
       </c>
       <c r="B90" t="s">
         <v>183</v>
       </c>
       <c r="C90" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>184</v>
       </c>
       <c r="B91" t="s">
         <v>185</v>
       </c>
       <c r="C91" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>186</v>
       </c>
       <c r="B92" t="s">
         <v>187</v>
       </c>
       <c r="C92" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>188</v>
       </c>
       <c r="B93" t="s">
         <v>189</v>
       </c>
       <c r="C93" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>190</v>
       </c>
       <c r="B94" t="s">
         <v>191</v>
       </c>
       <c r="C94" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>192</v>
       </c>
       <c r="B95" t="s">
         <v>193</v>
       </c>
       <c r="C95" t="s">
         <v>172</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>194</v>
       </c>
       <c r="B96" t="s">
         <v>195</v>
       </c>
       <c r="C96" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>196</v>
       </c>
       <c r="B97" t="s">
         <v>197</v>
       </c>
       <c r="C97" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>198</v>
       </c>
       <c r="B98" t="s">
         <v>199</v>
       </c>
       <c r="C98" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>200</v>
       </c>
       <c r="B99" t="s">
         <v>201</v>
       </c>
       <c r="C99" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>202</v>
       </c>
       <c r="B100" t="s">
         <v>203</v>
       </c>
       <c r="C100" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>204</v>
       </c>
       <c r="B101" t="s">
         <v>205</v>
       </c>
       <c r="C101" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>206</v>
       </c>
       <c r="B102" t="s">
         <v>207</v>
       </c>
       <c r="C102" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>208</v>
       </c>
       <c r="B103" t="s">
         <v>209</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>210</v>
       </c>
       <c r="B104" t="s">
         <v>211</v>
       </c>
       <c r="C104" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>212</v>
       </c>
       <c r="B105" t="s">
         <v>213</v>
       </c>
       <c r="C105" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>214</v>
       </c>
       <c r="B106" t="s">
         <v>215</v>
       </c>
       <c r="C106" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>216</v>
       </c>
       <c r="B107" t="s">
         <v>217</v>
       </c>
       <c r="C107" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>218</v>
       </c>
       <c r="B108" t="s">
         <v>219</v>
       </c>
       <c r="C108" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>220</v>
       </c>
       <c r="B109" t="s">
         <v>221</v>
       </c>
       <c r="C109" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>222</v>
       </c>
       <c r="B110" t="s">
         <v>223</v>
       </c>
       <c r="C110" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>224</v>
       </c>
       <c r="B111" t="s">
         <v>225</v>
       </c>
       <c r="C111" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>226</v>
       </c>
       <c r="B112" t="s">
         <v>227</v>
       </c>
       <c r="C112" t="s">
         <v>176</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>228</v>
       </c>
       <c r="B113" t="s">
         <v>229</v>
       </c>
       <c r="C113" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>230</v>
       </c>
       <c r="B114" t="s">
         <v>231</v>
       </c>
       <c r="C114" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>232</v>
       </c>
       <c r="B115" t="s">
         <v>233</v>
       </c>
       <c r="C115" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>234</v>
       </c>
       <c r="B116" t="s">
         <v>235</v>
       </c>
       <c r="C116" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>236</v>
       </c>
       <c r="B117" t="s">
         <v>237</v>
       </c>
       <c r="C117" t="s">
         <v>178</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>238</v>
       </c>
       <c r="B118" t="s">
         <v>239</v>
       </c>
       <c r="C118" t="s">
         <v>180</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>240</v>
       </c>
       <c r="B119" t="s">
         <v>241</v>
       </c>
       <c r="C119" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>242</v>
       </c>
       <c r="B120" t="s">
         <v>243</v>
       </c>
       <c r="C120" t="s">
         <v>182</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>244</v>
       </c>
       <c r="B121" t="s">
         <v>245</v>
       </c>
       <c r="C121" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>246</v>
       </c>
       <c r="B122" t="s">
         <v>247</v>
       </c>
       <c r="C122" t="s">
         <v>184</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>248</v>
       </c>
       <c r="B123" t="s">
         <v>249</v>
       </c>
       <c r="C123" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>250</v>
       </c>
       <c r="B124" t="s">
         <v>251</v>
       </c>
       <c r="C124" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>252</v>
       </c>
       <c r="B125" t="s">
         <v>253</v>
       </c>
       <c r="C125" t="s">
         <v>186</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>254</v>
       </c>
       <c r="B126" t="s">
         <v>255</v>
       </c>
       <c r="C126" t="s">
         <v>188</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>256</v>
       </c>
       <c r="B127" t="s">
         <v>257</v>
       </c>
       <c r="C127" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>258</v>
       </c>
       <c r="B128" t="s">
         <v>259</v>
       </c>
       <c r="C128" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>260</v>
       </c>
       <c r="B129" t="s">
         <v>261</v>
       </c>
       <c r="C129" t="s">
         <v>194</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>262</v>
       </c>
       <c r="B130" t="s">
         <v>263</v>
       </c>
       <c r="C130" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>264</v>
       </c>
       <c r="B131" t="s">
         <v>265</v>
       </c>
       <c r="C131" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>266</v>
       </c>
       <c r="B132" t="s">
         <v>267</v>
       </c>
       <c r="C132" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>268</v>
       </c>
       <c r="B133" t="s">
         <v>269</v>
       </c>
       <c r="C133" t="s">
         <v>8</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>268</v>
       </c>
       <c r="B134" t="s">
         <v>270</v>