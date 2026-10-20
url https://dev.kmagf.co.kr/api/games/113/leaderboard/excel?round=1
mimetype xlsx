--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -243,51 +243,51 @@
   <si>
     <t>주재호</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>정을연</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>김재구</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>정경호</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>김승현</t>
+    <t>김승현(경기)</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>어광수</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>오철</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>정호룡</t>
   </si>
   <si>
     <t>37</t>
   </si>
@@ -312,51 +312,51 @@
   <si>
     <t>박태동</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>홍기준</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>한재익</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>김현수(경북)</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>김태현</t>
+    <t>김태현(경남)</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>신화수</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>오성호</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>이해영</t>
   </si>
   <si>
     <t>48</t>
   </si>
@@ -531,51 +531,51 @@
   <si>
     <t>박정현</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>이이석</t>
   </si>
   <si>
     <t>김철수</t>
   </si>
   <si>
     <t>정쌍복</t>
   </si>
   <si>
     <t>김원주</t>
   </si>
   <si>
     <t>박용재</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>권오준</t>
+    <t>권오준(경기)</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>윤영식</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>김성호(서울)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>정영배</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>김동엽</t>
   </si>
@@ -585,69 +585,69 @@
   <si>
     <t>김진권</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>이병성</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>신종필</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>김기수(서울)</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>강준구</t>
+    <t>강준구(서울)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>김종석</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>김백두</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>김종훈(경북)</t>
+    <t>김종훈(경북포항)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>차동구</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>이재원(서울)</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>김경호(경기)</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>이재경</t>
   </si>