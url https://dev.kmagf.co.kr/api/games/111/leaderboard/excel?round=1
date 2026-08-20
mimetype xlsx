--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -204,51 +204,51 @@
   <si>
     <t>22</t>
   </si>
   <si>
     <t>김재극</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>김종주(경기광주)</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>김찬용(경기)</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>박준현</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>권오건</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>문준섭</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>서정호</t>
   </si>