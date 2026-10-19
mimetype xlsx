--- v1 (2026-08-20)
+++ v2 (2026-10-19)
@@ -465,51 +465,51 @@
   <si>
     <t>63</t>
   </si>
   <si>
     <t>송용찬</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>정금필</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>장한민</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>유승모</t>
   </si>
   <si>
     <t>서영권</t>
   </si>
   <si>
     <t>양창진</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>문철우</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>김대중</t>
   </si>
@@ -633,81 +633,81 @@
   <si>
     <t>김영식</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>최종현</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>민경세</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>최희수</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>이영주</t>
+    <t>이영주(서울)</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>박호식</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>최창성</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>정동근</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>박세욱</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(경기)</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>최홍식</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>오창록</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>이영도</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>김교진</t>
   </si>