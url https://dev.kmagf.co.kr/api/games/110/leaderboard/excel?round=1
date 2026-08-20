--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -249,51 +249,51 @@
   <si>
     <t>78</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>엄영섭</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>이형근(서울마포)</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>김충우</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>조윤성(서울)</t>
+    <t>조윤성</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>박용일</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>권오길</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>김사수</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
@@ -519,51 +519,51 @@
   <si>
     <t>최홍식</t>
   </si>
   <si>
     <t>임광규</t>
   </si>
   <si>
     <t>정상고</t>
   </si>
   <si>
     <t>백시웅</t>
   </si>
   <si>
     <t>최치원</t>
   </si>
   <si>
     <t>김상문</t>
   </si>
   <si>
     <t>정상근</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>김상우(서울)</t>
   </si>
   <si>
     <t>양희국</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>전옥진</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>박경근</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>강성호</t>
   </si>