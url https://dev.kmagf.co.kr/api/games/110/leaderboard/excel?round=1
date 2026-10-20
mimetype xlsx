--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -186,81 +186,81 @@
   <si>
     <t>20</t>
   </si>
   <si>
     <t>장한민</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>이주형(경기)</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>박용재</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>강준구</t>
+    <t>강준구(서울)</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>강승규</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>이신복</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>김종훈(경기)</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>LEE NOAH EUNMAN</t>
+    <t>LEENOAHEUNMAN</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>남기태</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>엄영섭</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>이형근(서울마포)</t>
   </si>
   <si>
     <t>32</t>
   </si>
@@ -645,51 +645,51 @@
   <si>
     <t>조양용</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>전은식(서울)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>서상경</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>김동원</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>김용우(서울)</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>이조환</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>김대중</t>
   </si>
@@ -741,51 +741,51 @@
   <si>
     <t>정복남</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>이창우(경기안양)</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>김재만</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>서종민</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>강민수</t>
+    <t>강민수(경기)</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>김태훈(경기양주)</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>최원희</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>이강수</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>김형기</t>
   </si>
@@ -843,51 +843,51 @@
   <si>
     <t>선용수</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>이서준</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>양승우</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>김유석</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(경기)</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>최민준</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>김용우(경기)</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>조장희</t>
   </si>