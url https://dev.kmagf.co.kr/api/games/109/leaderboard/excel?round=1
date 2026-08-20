--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -240,51 +240,51 @@
   <si>
     <t>28</t>
   </si>
   <si>
     <t>김동근</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>김대열</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>박용관</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>백동호</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>박운기</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>이영수</t>
   </si>