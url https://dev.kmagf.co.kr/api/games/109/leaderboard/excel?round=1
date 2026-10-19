--- v1 (2026-08-20)
+++ v2 (2026-10-19)
@@ -174,51 +174,51 @@
   <si>
     <t>77</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>김문태</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>김종훈(경기)</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>박병철</t>
+    <t>박병철(경기하남)</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>윤인희</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>이성호</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>김영용</t>
   </si>
   <si>
     <t>25</t>
   </si>
@@ -402,93 +402,93 @@
   <si>
     <t>양희국</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>문철우</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>안덕균</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>정을연</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>이진호</t>
+    <t>이진호(전북)</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>곽봉수</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>이준영</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>서정호</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>맹병일</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>우성호</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>문희성</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>강준구</t>
+    <t>강준구(서울)</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>권종협</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>조용원</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>오병주</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>박창환</t>
   </si>
@@ -720,51 +720,51 @@
   <si>
     <t>이성규(전북)</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>고형규</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>박지웅(경기구리)</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>김진호</t>
+    <t>김진호(경기)</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>이형근(서울마포)</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>임상기</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>안진섭</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>정주환</t>
   </si>
@@ -828,57 +828,57 @@
   <si>
     <t>남창호</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>최민준</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>장민준</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>김석수</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>김주영</t>
+    <t>김주영(경기)</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(경기)</t>
   </si>
   <si>
     <t>진동필</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>