--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -513,51 +513,51 @@
   <si>
     <t>황용하</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>이중근</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>최승재</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>김형수(서울)</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>한재호</t>
+    <t>한재호(인천)</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>이재필</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>김상식(충남)</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>민경세</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>서상경</t>
   </si>
@@ -654,51 +654,51 @@
   <si>
     <t>오근표</t>
   </si>
   <si>
     <t>강선원</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>이기원</t>
   </si>
   <si>
     <t>강준구</t>
   </si>
   <si>
     <t>홍창용</t>
   </si>
   <si>
     <t>이권재</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
   <si>
-    <t>이현우(경기)</t>
+    <t>이현우</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>유광조</t>
   </si>
   <si>
     <t>최경식(경기)</t>
   </si>
   <si>
     <t>김범수</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>전은식(충남)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>이홍정</t>
   </si>