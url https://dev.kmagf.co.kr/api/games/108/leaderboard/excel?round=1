--- v1 (2026-08-20)
+++ v2 (2026-10-19)
@@ -126,51 +126,51 @@
   <si>
     <t>권용택</t>
   </si>
   <si>
     <t>김종주(경기광주)</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>황대진</t>
   </si>
   <si>
     <t>김은달</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>권용원</t>
   </si>
   <si>
-    <t>이영주</t>
+    <t>이영주(서울)</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>하헌준</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>남창호</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>이기욱</t>
   </si>
@@ -561,201 +561,201 @@
   <si>
     <t>서상경</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>김성수(경기구리)</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>박추원</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>이상섭</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>조정희</t>
+    <t>조정희(경기)</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>김동희</t>
+    <t>김동희(경기)</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>박한교</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>한상준</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>윤용규</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>최규덕</t>
   </si>
   <si>
     <t>황철호</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
-    <t>정대영</t>
+    <t>정대영(경기)</t>
   </si>
   <si>
     <t>구대진</t>
   </si>
   <si>
     <t>양창진</t>
   </si>
   <si>
     <t>박성욱</t>
   </si>
   <si>
     <t>이병성</t>
   </si>
   <si>
     <t>임현화</t>
   </si>
   <si>
-    <t>김진호</t>
+    <t>김진호(경기)</t>
   </si>
   <si>
     <t>장희근</t>
   </si>
   <si>
     <t>서동현</t>
   </si>
   <si>
     <t>오근표</t>
   </si>
   <si>
     <t>강선원</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>이기원</t>
   </si>
   <si>
-    <t>강준구</t>
+    <t>강준구(서울)</t>
   </si>
   <si>
     <t>홍창용</t>
   </si>
   <si>
     <t>이권재</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
   <si>
-    <t>이현우</t>
+    <t>이현우(경기평택)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>유광조</t>
   </si>
   <si>
-    <t>최경식(경기)</t>
+    <t>최경식(포천)</t>
   </si>
   <si>
     <t>김범수</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>전은식(충남)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>이홍정</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>안정환</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>최홍식</t>
   </si>
   <si>
     <t>전은식(서울)</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>장성욱</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>김영준(충남)</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>강민수</t>
+    <t>강민수(경기)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>진동필</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>권준</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>이부안</t>
   </si>