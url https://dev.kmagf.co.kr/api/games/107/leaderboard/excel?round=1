--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -240,51 +240,51 @@
   <si>
     <t>한성진</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>최진환</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>유광조</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>문광종</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>임승환</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>김영옥</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>이종욱(경기)</t>
   </si>
   <si>
     <t>36</t>
   </si>
@@ -345,51 +345,51 @@
   <si>
     <t>46</t>
   </si>
   <si>
     <t>신솔</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>박운호</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>강준구</t>
+    <t>강준구(서울)</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>우성호</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>윤용규</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>박용관</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>양희국</t>
   </si>
@@ -408,51 +408,51 @@
   <si>
     <t>81</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>조용성</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>장희근</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>송여종</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>박병철</t>
+    <t>박병철(경기하남)</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>조근영</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>최창기</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>이병성</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>63</t>
   </si>
@@ -489,87 +489,87 @@
   <si>
     <t>LEE PETER HYUNWOO</t>
   </si>
   <si>
     <t>김문호</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
   <si>
     <t>나상엽</t>
   </si>
   <si>
     <t>김연기</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>김동희</t>
+    <t>김동희(경기)</t>
   </si>
   <si>
     <t>전명규</t>
   </si>
   <si>
     <t>장성욱</t>
   </si>
   <si>
     <t>김범용</t>
   </si>
   <si>
     <t>김종주(경기광주)</t>
   </si>
   <si>
     <t>오창록</t>
   </si>
   <si>
     <t>서동현</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>성조경</t>
   </si>
   <si>
     <t>유치의</t>
   </si>
   <si>
     <t>민동호</t>
   </si>
   <si>
     <t>윤태기</t>
   </si>
   <si>
-    <t>김민호</t>
+    <t>김민호(경기성남)</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>최원석(경기)</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>신정관</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>허경수</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>정동근</t>
   </si>
@@ -669,57 +669,57 @@
   <si>
     <t>이수재</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>김문수(경기화성)</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>이창우(경기안양)</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>박정호(경기)</t>
+    <t>박정호(경기양평)</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>이정환</t>
+    <t>이정환(경기)</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>문창국</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>김한태</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>김형기</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>김영용</t>
   </si>
@@ -735,51 +735,51 @@
   <si>
     <t>남창호</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>유효열</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>이양구</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>김재만</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>김현중</t>
+    <t>김현중(송파)</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>정복남</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>최원희</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>원성빈</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>이희동</t>
   </si>
@@ -837,81 +837,81 @@
   <si>
     <t>박관수</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>김유석</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>이연성</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>황세훈</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>김주영</t>
+    <t>김주영(경기)</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>공영택</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>김용우(서울)</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>김윤탁</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>이서준</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>김재운</t>
+    <t>김재운(강원)</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>김상문</t>
   </si>
   <si>
     <t>고형규</t>
   </si>
   <si>
     <t>문기정</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>