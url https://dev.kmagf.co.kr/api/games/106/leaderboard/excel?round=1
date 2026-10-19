--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -312,72 +312,72 @@
   <si>
     <t>25</t>
   </si>
   <si>
     <t>김재화</t>
   </si>
   <si>
     <t>김정환(경북)</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>이기원</t>
   </si>
   <si>
     <t>김복종</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
-    <t>김주영</t>
+    <t>김주영(경기)</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>김호준(대구)</t>
   </si>
   <si>
     <t>김석수</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>최광수</t>
+    <t>최광수(충북)</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>장성욱</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>김은달</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>김성수(경기구리)</t>
   </si>
@@ -513,84 +513,84 @@
   <si>
     <t>유범열</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>김상식(충남)</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>박일용</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>김종주(경기광주)</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>강준구</t>
+    <t>강준구(서울)</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>맹병일</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>유치의</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>서종민</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>윤정철</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>김진호</t>
+    <t>김진호(경기)</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>장근영</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>이양구</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>장재혁</t>
   </si>
@@ -759,51 +759,51 @@
   <si>
     <t>송교성</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>서동현</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>신성희</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>양현철</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>김재운</t>
+    <t>김재운(강원)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill>