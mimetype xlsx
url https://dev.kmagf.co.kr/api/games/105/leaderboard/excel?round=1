--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -648,51 +648,51 @@
   <si>
     <t>김종주(경기광주)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>김창석</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>장의성</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>최진호</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>김진규(서울)</t>
+    <t>김진규</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>성조경</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>전은식(서울)</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>김윤근</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>나완호</t>
   </si>