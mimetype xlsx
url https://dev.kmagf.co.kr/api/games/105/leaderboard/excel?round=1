--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -66,51 +66,51 @@
   <si>
     <t>김정욱</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>임경수</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>조현진</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>김병영</t>
+    <t>김병영(충북)</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>한재익</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>김준배</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>명기남</t>
   </si>
@@ -150,51 +150,51 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>박준현</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>임영재</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>박종기</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>이영주</t>
+    <t>이영주(서울)</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>이대희</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>김정호(대전)</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>서종민</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>최순철</t>
   </si>
@@ -249,63 +249,63 @@
   <si>
     <t>나홍석</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>김종훈(경기)</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>김준종</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>김민식</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>김민호</t>
+    <t>김민호(경기성남)</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>주범준</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>강준구</t>
+    <t>강준구(서울)</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>오세영</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>송창재</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>맹병일</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>39</t>
   </si>
@@ -429,51 +429,51 @@
   <si>
     <t>58</t>
   </si>
   <si>
     <t>김현수(인천)</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>정지훈</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>최경철</t>
   </si>
   <si>
     <t>박세욱</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>LEE NOAH EUNMAN</t>
+    <t>LEENOAHEUNMAN</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>문현규</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>이성규(전북)</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>이희창</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>노정현</t>
   </si>
@@ -618,75 +618,75 @@
   <si>
     <t>차충헌</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>라경섭</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>기덕근</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>최동현</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>김정곤</t>
+    <t>김정곤(광주)</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>김종주(경기광주)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>김창석</t>
+    <t>김창석(서울)</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>장의성</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>최진호</t>
+    <t>최진호(경북)</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>김진규</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>성조경</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>전은식(서울)</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>김윤근</t>
   </si>