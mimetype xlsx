--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -354,51 +354,51 @@
   <si>
     <t>82</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>전병택</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>송혁명</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>한성진</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>김형민</t>
+    <t>김형민(부산)</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>이대희</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>이상호(제주)</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>53</t>
   </si>
@@ -447,102 +447,102 @@
   <si>
     <t>고홍윤</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>조현수</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>차민준</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>김기정(부산)</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>박상훈</t>
+    <t>박상훈(경남)</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>전승국</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>천태영</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>천성규</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>김영춘</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>김도영(경남)</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>조현진</t>
   </si>
   <si>
     <t>한지현</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>유지웅</t>
   </si>
   <si>
-    <t>최진호</t>
+    <t>최진호(경북)</t>
   </si>
   <si>
     <t>유광조</t>
   </si>
   <si>
     <t>장근영</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>장한민</t>
   </si>
   <si>
     <t>김재극</t>
   </si>
   <si>
     <t>김형수(서울)</t>
   </si>
   <si>
     <t>최태공</t>
   </si>
   <si>
     <t>김재화</t>
   </si>
@@ -597,51 +597,51 @@
   <si>
     <t>이정훈(부산)</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>양종현</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>윤지훈</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>박민수(경남)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>이용주</t>
+    <t>이용주(대구)</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>박성국</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>김진환(전남)</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>장재혁</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>홍창용</t>
   </si>
@@ -747,51 +747,51 @@
   <si>
     <t>오용복</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>전은식(서울)</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>전병헌</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>김정환(경북)</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>이승민</t>
+    <t>이승민(경남)</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>최필규</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>최재성</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>문연준</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>최신홍</t>
   </si>