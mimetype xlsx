--- v0 (2026-06-21)
+++ v1 (2026-10-19)
@@ -84,51 +84,51 @@
   <si>
     <t>유상권</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>황인상</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>서환용</t>
   </si>
   <si>
     <t>고은상</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>김정환</t>
+    <t>김정환(전남)</t>
   </si>
   <si>
     <t>김성용</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>권성진</t>
   </si>
   <si>
     <t>강재홍</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>이재원(전남)</t>
   </si>
   <si>
     <t>안덕균</t>
   </si>
@@ -366,99 +366,99 @@
   <si>
     <t>김명기(서울)</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>김종주(경기광주)</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>김춘섭</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>이건주</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>정현석</t>
+    <t>정현석(경북포항)</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>송호성</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>강성호</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>강성용</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>김종성(경기)</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>유성희</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>송창석</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>김기남</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>김정곤</t>
+    <t>김정곤(광주)</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>명노헌</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>김형수(서울)</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>박성경</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>문현규</t>
   </si>
@@ -492,51 +492,51 @@
   <si>
     <t>정호룡</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>홍찬우</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>김용현(경기)</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>손기만</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>이창주</t>
+    <t>이창주(전남)</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>오영근</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>이현구</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>지득구</t>
   </si>
   <si>
     <t>62</t>
   </si>
@@ -642,51 +642,51 @@
   <si>
     <t>박민석(경남)</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>김나민</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>김준양</t>
   </si>
   <si>
     <t>서창환</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>김의천</t>
   </si>
   <si>
-    <t>최진호</t>
+    <t>최진호(경북)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>최영찬</t>
   </si>
   <si>
     <t>김윤근</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>최용범(경기포천)</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>송교성</t>
   </si>
   <si>
     <t>98</t>
   </si>